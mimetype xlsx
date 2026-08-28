--- v0 (2026-07-14)
+++ v1 (2026-08-28)
@@ -11,130 +11,280 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="FX Spot" sheetId="1" r:id="rId3"/>
     <sheet name="Call Money" sheetId="2" r:id="rId4"/>
     <sheet name="DOMMR" sheetId="3" r:id="rId5"/>
     <sheet name="BOFR" sheetId="4" r:id="rId6"/>
     <sheet name="Treasury Auction" sheetId="5" r:id="rId7"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="215" uniqueCount="215">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Deals</t>
   </si>
   <si>
     <t>Volume ($m)</t>
   </si>
   <si>
     <t>Highest</t>
   </si>
   <si>
     <t>Lowest</t>
   </si>
   <si>
     <t>WAR</t>
   </si>
   <si>
+    <t>25/08/2026</t>
+  </si>
+  <si>
+    <t>24/08/2026</t>
+  </si>
+  <si>
+    <t>23/08/2026</t>
+  </si>
+  <si>
+    <t>20/08/2026</t>
+  </si>
+  <si>
+    <t>19/08/2026</t>
+  </si>
+  <si>
+    <t>18/08/2026</t>
+  </si>
+  <si>
+    <t>17/08/2026</t>
+  </si>
+  <si>
+    <t>16/08/2026</t>
+  </si>
+  <si>
+    <t>13/08/2026</t>
+  </si>
+  <si>
+    <t>12/08/2026</t>
+  </si>
+  <si>
+    <t>11/08/2026</t>
+  </si>
+  <si>
+    <t>10/08/2026</t>
+  </si>
+  <si>
+    <t>09/08/2026</t>
+  </si>
+  <si>
+    <t>06/08/2026</t>
+  </si>
+  <si>
+    <t>04/08/2026</t>
+  </si>
+  <si>
+    <t>03/08/2026</t>
+  </si>
+  <si>
+    <t>02/08/2026</t>
+  </si>
+  <si>
+    <t>30/07/2026</t>
+  </si>
+  <si>
+    <t>29/07/2026</t>
+  </si>
+  <si>
+    <t>14/07/2026</t>
+  </si>
+  <si>
     <t>13/07/2026</t>
   </si>
   <si>
     <t>12/07/2026</t>
   </si>
   <si>
     <t>09/07/2026</t>
   </si>
   <si>
     <t>08/07/2026</t>
   </si>
   <si>
     <t>07/07/2026</t>
   </si>
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Maturity</t>
   </si>
   <si>
     <t>Amount (Cr)</t>
   </si>
   <si>
     <t>Highest %</t>
   </si>
   <si>
     <t>Lowest %</t>
   </si>
   <si>
     <t>Avg %</t>
   </si>
   <si>
+    <t>27 August, 2026</t>
+  </si>
+  <si>
+    <t>Overnight</t>
+  </si>
+  <si>
+    <t>1 Day(/s)</t>
+  </si>
+  <si>
+    <t>Short Notice</t>
+  </si>
+  <si>
+    <t>4 Day(/s)</t>
+  </si>
+  <si>
+    <t>5 Day(/s)</t>
+  </si>
+  <si>
+    <t>7 Day(/s)</t>
+  </si>
+  <si>
+    <t>14 Day(/s)</t>
+  </si>
+  <si>
+    <t>Term</t>
+  </si>
+  <si>
+    <t>31 Day(/s)</t>
+  </si>
+  <si>
+    <t>25 August, 2026</t>
+  </si>
+  <si>
+    <t>6 Day(/s)</t>
+  </si>
+  <si>
+    <t>89 Day(/s)</t>
+  </si>
+  <si>
+    <t>100 Day(/s)</t>
+  </si>
+  <si>
+    <t>24 August, 2026</t>
+  </si>
+  <si>
+    <t>9 Day(/s)</t>
+  </si>
+  <si>
+    <t>90 Day(/s)</t>
+  </si>
+  <si>
+    <t>20 August, 2026</t>
+  </si>
+  <si>
+    <t>3 Day(/s)</t>
+  </si>
+  <si>
+    <t>19 August, 2026</t>
+  </si>
+  <si>
+    <t>8 Day(/s)</t>
+  </si>
+  <si>
+    <t>18 August, 2026</t>
+  </si>
+  <si>
+    <t>12 Day(/s)</t>
+  </si>
+  <si>
+    <t>17 August, 2026</t>
+  </si>
+  <si>
+    <t>16 August, 2026</t>
+  </si>
+  <si>
+    <t>2 Day(/s)</t>
+  </si>
+  <si>
+    <t>11 Day(/s)</t>
+  </si>
+  <si>
+    <t>30 Day(/s)</t>
+  </si>
+  <si>
+    <t>91 Day(/s)</t>
+  </si>
+  <si>
+    <t>13 August, 2026</t>
+  </si>
+  <si>
+    <t>12 August, 2026</t>
+  </si>
+  <si>
+    <t>11 August, 2026</t>
+  </si>
+  <si>
+    <t>93 Day(/s)</t>
+  </si>
+  <si>
+    <t>10 August, 2026</t>
+  </si>
+  <si>
+    <t>92 Day(/s)</t>
+  </si>
+  <si>
+    <t>09 August, 2026</t>
+  </si>
+  <si>
+    <t>15 July, 2026</t>
+  </si>
+  <si>
+    <t>32 Day(/s)</t>
+  </si>
+  <si>
     <t>14 July, 2026</t>
   </si>
   <si>
-    <t>Overnight</t>
-[...22 lines deleted...]
-  <si>
     <t>DOMMR (%)</t>
   </si>
   <si>
     <t>1W</t>
   </si>
   <si>
     <t>1M</t>
   </si>
   <si>
     <t>3M</t>
   </si>
   <si>
     <t>BOFR (%)</t>
   </si>
   <si>
     <t>Issue Date</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Tenor</t>
   </si>
   <si>
     <t>Bids Received #</t>
@@ -142,210 +292,414 @@
   <si>
     <t>Face Value (Cr)</t>
   </si>
   <si>
     <t>Yield Range</t>
   </si>
   <si>
     <t>Bids Accepted #</t>
   </si>
   <si>
     <t>Sale Value (Cr)</t>
   </si>
   <si>
     <t>Accepted Yield Range</t>
   </si>
   <si>
     <t>W.Avg Price</t>
   </si>
   <si>
     <t>Cut-off Yield</t>
   </si>
   <si>
     <t>Std/Dev Yield</t>
   </si>
   <si>
+    <t>27/08/2026</t>
+  </si>
+  <si>
+    <t>BD0940401203 (Re-issuance:  13.73 Yr.)</t>
+  </si>
+  <si>
+    <t>15yr</t>
+  </si>
+  <si>
+    <t>20yr T.Bond</t>
+  </si>
+  <si>
+    <t>9.0700-11.8700</t>
+  </si>
+  <si>
+    <t>9.0700-9.0975</t>
+  </si>
+  <si>
+    <t>BD0945081208 (Re-issuance:   19.00 Yr.)</t>
+  </si>
+  <si>
+    <t>20yr</t>
+  </si>
+  <si>
+    <t>9.0300-11.9200</t>
+  </si>
+  <si>
+    <t>9.0300-9.1275</t>
+  </si>
+  <si>
+    <t>BD0909108260</t>
+  </si>
+  <si>
+    <t>91 days</t>
+  </si>
+  <si>
+    <t>91 days T.Bill</t>
+  </si>
+  <si>
+    <t>8.6301-10.7898</t>
+  </si>
+  <si>
+    <t>8.6301-8.8290</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>BD0918208275</t>
+  </si>
+  <si>
+    <t>182 days</t>
+  </si>
+  <si>
+    <t>182 days T.Bill</t>
+  </si>
+  <si>
+    <t>8.8000-10.8802</t>
+  </si>
+  <si>
+    <t>8.8000-8.9200</t>
+  </si>
+  <si>
+    <t>BD0936408279</t>
+  </si>
+  <si>
+    <t>364 days</t>
+  </si>
+  <si>
+    <t>364 days T.Bill</t>
+  </si>
+  <si>
+    <t>8.8699-10.8900</t>
+  </si>
+  <si>
+    <t>8.8699-9.0700</t>
+  </si>
+  <si>
+    <t>BD0935191108 (Re-issuance:   9.25 Yr.)</t>
+  </si>
+  <si>
+    <t>10yr</t>
+  </si>
+  <si>
+    <t>10yr T.Bond</t>
+  </si>
+  <si>
+    <t>9.1280-11.7600</t>
+  </si>
+  <si>
+    <t>9.1280-9.2340</t>
+  </si>
+  <si>
+    <t>BD0909107262</t>
+  </si>
+  <si>
+    <t>8.8399-11.5500</t>
+  </si>
+  <si>
+    <t>8.8399-9.0285</t>
+  </si>
+  <si>
+    <t>BD0918207277</t>
+  </si>
+  <si>
+    <t>8.9999-11.6500</t>
+  </si>
+  <si>
+    <t>8.9999-9.1399</t>
+  </si>
+  <si>
+    <t>BD0936407271</t>
+  </si>
+  <si>
+    <t>9.0200-11.7501</t>
+  </si>
+  <si>
+    <t>9.0200-9.1700</t>
+  </si>
+  <si>
+    <t>BD0932851100 (Re-issuance: 5.79 Yr.)</t>
+  </si>
+  <si>
+    <t>5yr</t>
+  </si>
+  <si>
+    <t>9.2380-11.7600</t>
+  </si>
+  <si>
+    <t>9.2380-9.3496</t>
+  </si>
+  <si>
+    <t>BD0909106264</t>
+  </si>
+  <si>
+    <t>9.0000-11.5500</t>
+  </si>
+  <si>
+    <t>9.0000-9.1888</t>
+  </si>
+  <si>
+    <t>BD0918206279</t>
+  </si>
+  <si>
+    <t>9.1395-11.6500</t>
+  </si>
+  <si>
+    <t>9.1395-9.3201</t>
+  </si>
+  <si>
+    <t>BD0936406273</t>
+  </si>
+  <si>
+    <t>9.1797-11.7501</t>
+  </si>
+  <si>
+    <t>9.1797-9.3339</t>
+  </si>
+  <si>
+    <t>BD0928331109 (Re-issuance: 1.86 Yr.)</t>
+  </si>
+  <si>
+    <t>2yr</t>
+  </si>
+  <si>
+    <t>9.0039-11.7100</t>
+  </si>
+  <si>
+    <t>9.0039-9.3900</t>
+  </si>
+  <si>
+    <t>BD0929461038 (Re-issuance: 2.82 Yr.)</t>
+  </si>
+  <si>
+    <t>3yr</t>
+  </si>
+  <si>
+    <t>3yr FRT.Bond</t>
+  </si>
+  <si>
+    <t>9.3500-12.1000</t>
+  </si>
+  <si>
+    <t>9.3500-9.9000</t>
+  </si>
+  <si>
+    <t>BD0909105266</t>
+  </si>
+  <si>
+    <t>9.0000-9.3001</t>
+  </si>
+  <si>
+    <t>BD0918205271</t>
+  </si>
+  <si>
+    <t>9.4401-11.6500</t>
+  </si>
+  <si>
+    <t>9.4401-9.5300</t>
+  </si>
+  <si>
+    <t>BD0936405275</t>
+  </si>
+  <si>
+    <t>9.4600-11.7501</t>
+  </si>
+  <si>
+    <t>9.4600-9.5350</t>
+  </si>
+  <si>
+    <t>BD0940401203 (Re-issuance: 13.81 Yr.)</t>
+  </si>
+  <si>
+    <t>10.2750-11.9400</t>
+  </si>
+  <si>
+    <t>10.2750-10.3425</t>
+  </si>
+  <si>
+    <t>BD0945081208 (Re-issuance:  19.08 Yr.)</t>
+  </si>
+  <si>
+    <t>10.2750-11.9900</t>
+  </si>
+  <si>
+    <t>10.2750-10.4000</t>
+  </si>
+  <si>
+    <t>22/07/2026</t>
+  </si>
+  <si>
+    <t>BD0935191108 (Re-issuance:  9.33 Yr.)</t>
+  </si>
+  <si>
+    <t>9.9850-11.9700</t>
+  </si>
+  <si>
+    <t>9.9850-10.2400</t>
+  </si>
+  <si>
+    <t>15/07/2026</t>
+  </si>
+  <si>
+    <t>BD0932851100  (Re-issuance: 5.86 Yr.)</t>
+  </si>
+  <si>
+    <t>9.5000-12.1100</t>
+  </si>
+  <si>
+    <t>9.5000-9.7894</t>
+  </si>
+  <si>
+    <t>BD0909102263</t>
+  </si>
+  <si>
+    <t>9.0801-11.0624</t>
+  </si>
+  <si>
+    <t>9.0801-9.1699</t>
+  </si>
+  <si>
+    <t>BD0918202278</t>
+  </si>
+  <si>
+    <t>9.2000-11.2822</t>
+  </si>
+  <si>
+    <t>9.2000-9.3981</t>
+  </si>
+  <si>
+    <t>BD0936402272</t>
+  </si>
+  <si>
+    <t>9.2900-11.3300</t>
+  </si>
+  <si>
+    <t>9.2900-9.5700</t>
+  </si>
+  <si>
+    <t>BD0928181058 (Re-issuance: 2.36 Yr.)</t>
+  </si>
+  <si>
+    <t>05yr T.Bond</t>
+  </si>
+  <si>
+    <t>9.4775-12.1100</t>
+  </si>
+  <si>
+    <t>9.4775-9.7085</t>
+  </si>
+  <si>
+    <t>BD0929461038 (Re-issuance: 2.90 Yr.)</t>
+  </si>
+  <si>
+    <t>9.7744-12.3117</t>
+  </si>
+  <si>
+    <t>9.7744-10.1000</t>
+  </si>
+  <si>
+    <t>24/06/2026</t>
+  </si>
+  <si>
+    <t>BD0940381157 (Re-issuance: 13.76 Yr.)</t>
+  </si>
+  <si>
+    <t>15yr T.Bond</t>
+  </si>
+  <si>
+    <t>10.0899-12.6700</t>
+  </si>
+  <si>
+    <t>10.0899-10.3040</t>
+  </si>
+  <si>
+    <t>BD0945461202 (Re-issuance: 18.93 Yr.)</t>
+  </si>
+  <si>
+    <t>10.1399-12.7600</t>
+  </si>
+  <si>
+    <t>10.1399-10.3400</t>
+  </si>
+  <si>
+    <t>17/06/2026</t>
+  </si>
+  <si>
+    <t>BD0935191108 (Re-issuance: 9.42 Yr.)</t>
+  </si>
+  <si>
+    <t>10.0900-12.5300</t>
+  </si>
+  <si>
+    <t>10.0900-10.2400</t>
+  </si>
+  <si>
+    <t>10/06/2026</t>
+  </si>
+  <si>
+    <t>BD0931401204  (Re-issuance: 4.88 Yr.)</t>
+  </si>
+  <si>
+    <t>10.0950-12.3700</t>
+  </si>
+  <si>
+    <t>10.0950-10.3502</t>
+  </si>
+  <si>
     <t>18/09/2025</t>
   </si>
   <si>
     <t>BD0901417255</t>
   </si>
   <si>
     <t>14 days</t>
   </si>
   <si>
     <t>14 days T.Bill</t>
   </si>
   <si>
     <t>9.9449-12.6194</t>
   </si>
   <si>
     <t>9.9449-10.0500</t>
-  </si>
-[...142 lines deleted...]
-    <t>10.1399-10.3400</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -399,964 +753,5686 @@
       </c>
       <c r="B1" t="s" s="1">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="1">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="1">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="1">
         <v>4</v>
       </c>
       <c r="F1" t="s" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="n">
         <v>9</v>
       </c>
       <c r="C2" t="n">
-        <v>27.2</v>
+        <v>24.5</v>
       </c>
       <c r="D2" t="n">
         <v>123</v>
       </c>
       <c r="E2" t="n">
-        <v>123</v>
+        <v>122.99</v>
       </c>
       <c r="F2" t="n">
-        <v>123</v>
+        <v>122.9959</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="n">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="C3" t="n">
-        <v>9.6</v>
+        <v>28.5</v>
       </c>
       <c r="D3" t="n">
-        <v>123</v>
+        <v>122.98</v>
       </c>
       <c r="E3" t="n">
-        <v>123</v>
+        <v>122.65</v>
       </c>
       <c r="F3" t="n">
-        <v>123</v>
+        <v>122.7688</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="n">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="C4" t="n">
-        <v>37.6</v>
+        <v>10</v>
       </c>
       <c r="D4" t="n">
-        <v>123</v>
+        <v>122.58</v>
       </c>
       <c r="E4" t="n">
-        <v>122.85</v>
+        <v>122.5</v>
       </c>
       <c r="F4" t="n">
-        <v>122.9788</v>
+        <v>122.527</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="n">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="C5" t="n">
-        <v>18.5</v>
+        <v>67.2</v>
       </c>
       <c r="D5" t="n">
-        <v>122.85</v>
+        <v>122.4</v>
       </c>
       <c r="E5" t="n">
-        <v>122.85</v>
+        <v>122.25</v>
       </c>
       <c r="F5" t="n">
-        <v>122.85</v>
+        <v>122.3216</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6" t="n">
+        <v>16</v>
+      </c>
+      <c r="C6" t="n">
+        <v>47.5</v>
+      </c>
+      <c r="D6" t="n">
+        <v>122.2</v>
+      </c>
+      <c r="E6" t="n">
+        <v>121.95</v>
+      </c>
+      <c r="F6" t="n">
+        <v>122.0677</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" t="n">
+        <v>18</v>
+      </c>
+      <c r="C7" t="n">
+        <v>54.3</v>
+      </c>
+      <c r="D7" t="n">
+        <v>122.15</v>
+      </c>
+      <c r="E7" t="n">
+        <v>121.97</v>
+      </c>
+      <c r="F7" t="n">
+        <v>122.0126</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" t="n">
+        <v>11</v>
+      </c>
+      <c r="C8" t="n">
+        <v>35</v>
+      </c>
+      <c r="D8" t="n">
+        <v>122.75</v>
+      </c>
+      <c r="E8" t="n">
+        <v>122.17</v>
+      </c>
+      <c r="F8" t="n">
+        <v>122.388</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B9" t="n">
+        <v>3</v>
+      </c>
+      <c r="C9" t="n">
+        <v>19</v>
+      </c>
+      <c r="D9" t="n">
+        <v>122.63</v>
+      </c>
+      <c r="E9" t="n">
+        <v>122.55</v>
+      </c>
+      <c r="F9" t="n">
+        <v>122.5963</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="n">
+        <v>16</v>
+      </c>
+      <c r="C10" t="n">
+        <v>68.35</v>
+      </c>
+      <c r="D10" t="n">
+        <v>123.05</v>
+      </c>
+      <c r="E10" t="n">
+        <v>122.63</v>
+      </c>
+      <c r="F10" t="n">
+        <v>122.7774</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" t="n">
+        <v>12</v>
+      </c>
+      <c r="C11" t="n">
+        <v>37</v>
+      </c>
+      <c r="D11" t="n">
+        <v>123.41</v>
+      </c>
+      <c r="E11" t="n">
+        <v>123.05</v>
+      </c>
+      <c r="F11" t="n">
+        <v>123.2032</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" t="n">
         <v>8</v>
       </c>
-      <c r="C6" t="n">
+      <c r="C12" t="n">
+        <v>23.5</v>
+      </c>
+      <c r="D12" t="n">
+        <v>123.57</v>
+      </c>
+      <c r="E12" t="n">
+        <v>123.42</v>
+      </c>
+      <c r="F12" t="n">
+        <v>123.4779</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" t="n">
+        <v>10</v>
+      </c>
+      <c r="C13" t="n">
+        <v>21.85</v>
+      </c>
+      <c r="D13" t="n">
+        <v>123.75</v>
+      </c>
+      <c r="E13" t="n">
+        <v>123.58</v>
+      </c>
+      <c r="F13" t="n">
+        <v>123.6431</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" t="n">
+        <v>2</v>
+      </c>
+      <c r="C14" t="n">
+        <v>1.3</v>
+      </c>
+      <c r="D14" t="n">
+        <v>123.75</v>
+      </c>
+      <c r="E14" t="n">
+        <v>123.79</v>
+      </c>
+      <c r="F14" t="n">
+        <v>123.7592</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" t="n">
+        <v>19</v>
+      </c>
+      <c r="C15" t="n">
+        <v>55.1</v>
+      </c>
+      <c r="D15" t="n">
+        <v>123.82</v>
+      </c>
+      <c r="E15" t="n">
+        <v>123.74</v>
+      </c>
+      <c r="F15" t="n">
+        <v>123.8014</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" t="n">
+        <v>30</v>
+      </c>
+      <c r="C16" t="n">
+        <v>105.8</v>
+      </c>
+      <c r="D16" t="n">
+        <v>123.82</v>
+      </c>
+      <c r="E16" t="n">
+        <v>123.8</v>
+      </c>
+      <c r="F16" t="n">
+        <v>123.8198</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" t="n">
+        <v>27</v>
+      </c>
+      <c r="C17" t="n">
+        <v>107.35</v>
+      </c>
+      <c r="D17" t="n">
+        <v>123.82</v>
+      </c>
+      <c r="E17" t="n">
+        <v>123.8</v>
+      </c>
+      <c r="F17" t="n">
+        <v>123.8195</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" t="n">
+        <v>11</v>
+      </c>
+      <c r="C18" t="n">
+        <v>32.5</v>
+      </c>
+      <c r="D18" t="n">
+        <v>123.82</v>
+      </c>
+      <c r="E18" t="n">
+        <v>123.81</v>
+      </c>
+      <c r="F18" t="n">
+        <v>123.8197</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" t="n">
+        <v>30</v>
+      </c>
+      <c r="C19" t="n">
+        <v>95</v>
+      </c>
+      <c r="D19" t="n">
+        <v>123.82</v>
+      </c>
+      <c r="E19" t="n">
+        <v>123.8</v>
+      </c>
+      <c r="F19" t="n">
+        <v>123.8185</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" t="n">
+        <v>13</v>
+      </c>
+      <c r="C20" t="n">
+        <v>36.7</v>
+      </c>
+      <c r="D20" t="n">
+        <v>123.82</v>
+      </c>
+      <c r="E20" t="n">
+        <v>123.82</v>
+      </c>
+      <c r="F20" t="n">
+        <v>123.82</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" t="n">
+        <v>11</v>
+      </c>
+      <c r="C21" t="n">
+        <v>45.5</v>
+      </c>
+      <c r="D21" t="n">
+        <v>123</v>
+      </c>
+      <c r="E21" t="n">
+        <v>123</v>
+      </c>
+      <c r="F21" t="n">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" t="n">
+        <v>9</v>
+      </c>
+      <c r="C22" t="n">
+        <v>27.2</v>
+      </c>
+      <c r="D22" t="n">
+        <v>123</v>
+      </c>
+      <c r="E22" t="n">
+        <v>123</v>
+      </c>
+      <c r="F22" t="n">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" t="n">
+        <v>4</v>
+      </c>
+      <c r="C23" t="n">
+        <v>9.6</v>
+      </c>
+      <c r="D23" t="n">
+        <v>123</v>
+      </c>
+      <c r="E23" t="n">
+        <v>123</v>
+      </c>
+      <c r="F23" t="n">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>28</v>
+      </c>
+      <c r="B24" t="n">
+        <v>11</v>
+      </c>
+      <c r="C24" t="n">
+        <v>37.6</v>
+      </c>
+      <c r="D24" t="n">
+        <v>123</v>
+      </c>
+      <c r="E24" t="n">
+        <v>122.85</v>
+      </c>
+      <c r="F24" t="n">
+        <v>122.9788</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" t="n">
+        <v>8</v>
+      </c>
+      <c r="C25" t="n">
+        <v>18.5</v>
+      </c>
+      <c r="D25" t="n">
+        <v>122.85</v>
+      </c>
+      <c r="E25" t="n">
+        <v>122.85</v>
+      </c>
+      <c r="F25" t="n">
+        <v>122.85</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B26" t="n">
+        <v>8</v>
+      </c>
+      <c r="C26" t="n">
         <v>19.82</v>
       </c>
-      <c r="D6" t="n">
+      <c r="D26" t="n">
         <v>122.85</v>
       </c>
-      <c r="E6" t="n">
+      <c r="E26" t="n">
         <v>122.85</v>
       </c>
-      <c r="F6" t="n">
+      <c r="F26" t="n">
         <v>122.85</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="22" customWidth="1"/>
     <col min="3" max="3" width="22" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="22" customWidth="1"/>
     <col min="6" max="6" width="22" customWidth="1"/>
     <col min="7" max="7" width="22" customWidth="1"/>
     <col min="8" max="8" width="22" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="1">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="1">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="C1" t="s" s="1">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="D1" t="s" s="1">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E1" t="s" s="1">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="F1" t="s" s="1">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="G1" t="s" s="1">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="H1" t="s" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="B2" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="C2" t="s">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="D2" t="n">
-        <v>3528.89</v>
+        <v>3415.59</v>
       </c>
       <c r="E2" t="n">
         <v>11</v>
       </c>
       <c r="F2" t="n">
-        <v>9.25</v>
+        <v>9</v>
       </c>
       <c r="G2" t="n">
-        <v>9.61</v>
+        <v>9.18</v>
       </c>
       <c r="H2" t="n">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="B3" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="C3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="D3" t="n">
-        <v>25</v>
+        <v>648</v>
       </c>
       <c r="E3" t="n">
-        <v>9.5</v>
+        <v>10.5</v>
       </c>
       <c r="F3" t="n">
-        <v>9.5</v>
+        <v>9</v>
       </c>
       <c r="G3" t="n">
-        <v>9.5</v>
+        <v>9.23</v>
       </c>
       <c r="H3" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="B4" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="C4" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="D4" t="n">
-        <v>2066</v>
+        <v>200</v>
       </c>
       <c r="E4" t="n">
-        <v>13</v>
+        <v>9.75</v>
       </c>
       <c r="F4" t="n">
-        <v>9.25</v>
+        <v>9.75</v>
       </c>
       <c r="G4" t="n">
-        <v>9.78</v>
+        <v>9.75</v>
       </c>
       <c r="H4" t="n">
-        <v>18</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="B5" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="C5" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="D5" t="n">
-        <v>272.3</v>
+        <v>663</v>
       </c>
       <c r="E5" t="n">
-        <v>11.5</v>
+        <v>10.25</v>
       </c>
       <c r="F5" t="n">
-        <v>9.55</v>
+        <v>8.75</v>
       </c>
       <c r="G5" t="n">
-        <v>9.92</v>
+        <v>9.18</v>
       </c>
       <c r="H5" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="B6" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="C6" t="s">
+        <v>44</v>
+      </c>
+      <c r="D6" t="n">
+        <v>119.91</v>
+      </c>
+      <c r="E6" t="n">
+        <v>12</v>
+      </c>
+      <c r="F6" t="n">
+        <v>9.3</v>
+      </c>
+      <c r="G6" t="n">
+        <v>10.31</v>
+      </c>
+      <c r="H6" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D7" t="n">
+        <v>80</v>
+      </c>
+      <c r="E7" t="n">
+        <v>9</v>
+      </c>
+      <c r="F7" t="n">
+        <v>9</v>
+      </c>
+      <c r="G7" t="n">
+        <v>9</v>
+      </c>
+      <c r="H7" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" t="s">
+        <v>38</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" t="n">
+        <v>4199.6</v>
+      </c>
+      <c r="E8" t="n">
+        <v>11</v>
+      </c>
+      <c r="F8" t="n">
+        <v>9.1</v>
+      </c>
+      <c r="G8" t="n">
+        <v>9.2</v>
+      </c>
+      <c r="H8" t="n">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>47</v>
+      </c>
+      <c r="B9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9" t="n">
+        <v>115</v>
+      </c>
+      <c r="E9" t="n">
+        <v>9.3</v>
+      </c>
+      <c r="F9" t="n">
+        <v>9.2</v>
+      </c>
+      <c r="G9" t="n">
+        <v>9.21</v>
+      </c>
+      <c r="H9" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" t="s">
+        <v>40</v>
+      </c>
+      <c r="C10" t="s">
+        <v>48</v>
+      </c>
+      <c r="D10" t="n">
+        <v>615</v>
+      </c>
+      <c r="E10" t="n">
+        <v>9.3</v>
+      </c>
+      <c r="F10" t="n">
+        <v>9</v>
+      </c>
+      <c r="G10" t="n">
+        <v>9.19</v>
+      </c>
+      <c r="H10" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
+        <v>40</v>
+      </c>
+      <c r="C11" t="s">
+        <v>43</v>
+      </c>
+      <c r="D11" t="n">
+        <v>2115</v>
+      </c>
+      <c r="E11" t="n">
+        <v>13</v>
+      </c>
+      <c r="F11" t="n">
+        <v>8.9</v>
+      </c>
+      <c r="G11" t="n">
+        <v>9.38</v>
+      </c>
+      <c r="H11" t="n">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" t="s">
+        <v>40</v>
+      </c>
+      <c r="C12" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12" t="n">
+        <v>7.24</v>
+      </c>
+      <c r="E12" t="n">
+        <v>11.5</v>
+      </c>
+      <c r="F12" t="n">
+        <v>11.5</v>
+      </c>
+      <c r="G12" t="n">
+        <v>11.5</v>
+      </c>
+      <c r="H12" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" t="s">
+        <v>45</v>
+      </c>
+      <c r="C13" t="s">
+        <v>49</v>
+      </c>
+      <c r="D13" t="n">
+        <v>40</v>
+      </c>
+      <c r="E13" t="n">
+        <v>9.75</v>
+      </c>
+      <c r="F13" t="n">
+        <v>9.75</v>
+      </c>
+      <c r="G13" t="n">
+        <v>9.75</v>
+      </c>
+      <c r="H13" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>47</v>
+      </c>
+      <c r="B14" t="s">
+        <v>45</v>
+      </c>
+      <c r="C14" t="s">
+        <v>50</v>
+      </c>
+      <c r="D14" t="n">
+        <v>30</v>
+      </c>
+      <c r="E14" t="n">
+        <v>9.75</v>
+      </c>
+      <c r="F14" t="n">
+        <v>9.7</v>
+      </c>
+      <c r="G14" t="n">
+        <v>9.72</v>
+      </c>
+      <c r="H14" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" t="n">
+        <v>2099</v>
+      </c>
+      <c r="E15" t="n">
+        <v>9.3</v>
+      </c>
+      <c r="F15" t="n">
+        <v>9.1</v>
+      </c>
+      <c r="G15" t="n">
+        <v>9.2</v>
+      </c>
+      <c r="H15" t="n">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" t="s">
+        <v>40</v>
+      </c>
+      <c r="C16" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" t="n">
+        <v>109.37</v>
+      </c>
+      <c r="E16" t="n">
+        <v>10.5</v>
+      </c>
+      <c r="F16" t="n">
+        <v>9.3</v>
+      </c>
+      <c r="G16" t="n">
+        <v>9.39</v>
+      </c>
+      <c r="H16" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B17" t="s">
+        <v>40</v>
+      </c>
+      <c r="C17" t="s">
+        <v>52</v>
+      </c>
+      <c r="D17" t="n">
+        <v>30</v>
+      </c>
+      <c r="E17" t="n">
+        <v>9.75</v>
+      </c>
+      <c r="F17" t="n">
+        <v>9.75</v>
+      </c>
+      <c r="G17" t="n">
+        <v>9.75</v>
+      </c>
+      <c r="H17" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>51</v>
+      </c>
+      <c r="B18" t="s">
+        <v>40</v>
+      </c>
+      <c r="C18" t="s">
+        <v>44</v>
+      </c>
+      <c r="D18" t="n">
+        <v>39.27</v>
+      </c>
+      <c r="E18" t="n">
+        <v>10.9</v>
+      </c>
+      <c r="F18" t="n">
+        <v>9.5</v>
+      </c>
+      <c r="G18" t="n">
+        <v>10.01</v>
+      </c>
+      <c r="H18" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>51</v>
+      </c>
+      <c r="B19" t="s">
+        <v>45</v>
+      </c>
+      <c r="C19" t="s">
+        <v>53</v>
+      </c>
+      <c r="D19" t="n">
+        <v>10</v>
+      </c>
+      <c r="E19" t="n">
+        <v>9.65</v>
+      </c>
+      <c r="F19" t="n">
+        <v>9.65</v>
+      </c>
+      <c r="G19" t="n">
+        <v>9.65</v>
+      </c>
+      <c r="H19" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" t="s">
+        <v>45</v>
+      </c>
+      <c r="C20" t="s">
+        <v>50</v>
+      </c>
+      <c r="D20" t="n">
+        <v>130</v>
+      </c>
+      <c r="E20" t="n">
+        <v>9.75</v>
+      </c>
+      <c r="F20" t="n">
+        <v>9.75</v>
+      </c>
+      <c r="G20" t="n">
+        <v>9.75</v>
+      </c>
+      <c r="H20" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>54</v>
+      </c>
+      <c r="B21" t="s">
+        <v>38</v>
+      </c>
+      <c r="C21" t="s">
+        <v>39</v>
+      </c>
+      <c r="D21" t="n">
+        <v>4784.63</v>
+      </c>
+      <c r="E21" t="n">
+        <v>11</v>
+      </c>
+      <c r="F21" t="n">
+        <v>9.15</v>
+      </c>
+      <c r="G21" t="n">
+        <v>9.31</v>
+      </c>
+      <c r="H21" t="n">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>54</v>
+      </c>
+      <c r="B22" t="s">
+        <v>40</v>
+      </c>
+      <c r="C22" t="s">
+        <v>55</v>
+      </c>
+      <c r="D22" t="n">
         <v>25</v>
       </c>
-      <c r="D6" t="n">
+      <c r="E22" t="n">
+        <v>9.15</v>
+      </c>
+      <c r="F22" t="n">
+        <v>9.15</v>
+      </c>
+      <c r="G22" t="n">
+        <v>9.15</v>
+      </c>
+      <c r="H22" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23" t="s">
+        <v>40</v>
+      </c>
+      <c r="C23" t="s">
+        <v>41</v>
+      </c>
+      <c r="D23" t="n">
+        <v>165</v>
+      </c>
+      <c r="E23" t="n">
+        <v>9.3</v>
+      </c>
+      <c r="F23" t="n">
+        <v>9.15</v>
+      </c>
+      <c r="G23" t="n">
+        <v>9.18</v>
+      </c>
+      <c r="H23" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24" t="s">
+        <v>40</v>
+      </c>
+      <c r="C24" t="s">
+        <v>43</v>
+      </c>
+      <c r="D24" t="n">
+        <v>451</v>
+      </c>
+      <c r="E24" t="n">
+        <v>10</v>
+      </c>
+      <c r="F24" t="n">
+        <v>9</v>
+      </c>
+      <c r="G24" t="n">
+        <v>9.16</v>
+      </c>
+      <c r="H24" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B25" t="s">
+        <v>40</v>
+      </c>
+      <c r="C25" t="s">
+        <v>44</v>
+      </c>
+      <c r="D25" t="n">
+        <v>100</v>
+      </c>
+      <c r="E25" t="n">
+        <v>9.2</v>
+      </c>
+      <c r="F25" t="n">
+        <v>9.2</v>
+      </c>
+      <c r="G25" t="n">
+        <v>9.2</v>
+      </c>
+      <c r="H25" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B26" t="s">
+        <v>38</v>
+      </c>
+      <c r="C26" t="s">
+        <v>39</v>
+      </c>
+      <c r="D26" t="n">
+        <v>4365.64</v>
+      </c>
+      <c r="E26" t="n">
+        <v>11</v>
+      </c>
+      <c r="F26" t="n">
+        <v>9.15</v>
+      </c>
+      <c r="G26" t="n">
+        <v>9.37</v>
+      </c>
+      <c r="H26" t="n">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B27" t="s">
+        <v>40</v>
+      </c>
+      <c r="C27" t="s">
+        <v>41</v>
+      </c>
+      <c r="D27" t="n">
+        <v>4</v>
+      </c>
+      <c r="E27" t="n">
+        <v>13</v>
+      </c>
+      <c r="F27" t="n">
+        <v>13</v>
+      </c>
+      <c r="G27" t="n">
+        <v>13</v>
+      </c>
+      <c r="H27" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>56</v>
+      </c>
+      <c r="B28" t="s">
+        <v>40</v>
+      </c>
+      <c r="C28" t="s">
+        <v>43</v>
+      </c>
+      <c r="D28" t="n">
+        <v>130</v>
+      </c>
+      <c r="E28" t="n">
+        <v>9.35</v>
+      </c>
+      <c r="F28" t="n">
+        <v>9.35</v>
+      </c>
+      <c r="G28" t="n">
+        <v>9.35</v>
+      </c>
+      <c r="H28" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>56</v>
+      </c>
+      <c r="B29" t="s">
+        <v>40</v>
+      </c>
+      <c r="C29" t="s">
+        <v>57</v>
+      </c>
+      <c r="D29" t="n">
+        <v>260</v>
+      </c>
+      <c r="E29" t="n">
+        <v>9.4</v>
+      </c>
+      <c r="F29" t="n">
+        <v>9.4</v>
+      </c>
+      <c r="G29" t="n">
+        <v>9.4</v>
+      </c>
+      <c r="H29" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>58</v>
+      </c>
+      <c r="B30" t="s">
+        <v>38</v>
+      </c>
+      <c r="C30" t="s">
+        <v>39</v>
+      </c>
+      <c r="D30" t="n">
+        <v>4309.65</v>
+      </c>
+      <c r="E30" t="n">
+        <v>11</v>
+      </c>
+      <c r="F30" t="n">
+        <v>9.25</v>
+      </c>
+      <c r="G30" t="n">
+        <v>9.37</v>
+      </c>
+      <c r="H30" t="n">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>58</v>
+      </c>
+      <c r="B31" t="s">
+        <v>40</v>
+      </c>
+      <c r="C31" t="s">
+        <v>43</v>
+      </c>
+      <c r="D31" t="n">
+        <v>1656</v>
+      </c>
+      <c r="E31" t="n">
+        <v>13</v>
+      </c>
+      <c r="F31" t="n">
+        <v>9</v>
+      </c>
+      <c r="G31" t="n">
+        <v>9.55</v>
+      </c>
+      <c r="H31" t="n">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>58</v>
+      </c>
+      <c r="B32" t="s">
+        <v>40</v>
+      </c>
+      <c r="C32" t="s">
+        <v>59</v>
+      </c>
+      <c r="D32" t="n">
+        <v>100</v>
+      </c>
+      <c r="E32" t="n">
+        <v>9</v>
+      </c>
+      <c r="F32" t="n">
+        <v>9</v>
+      </c>
+      <c r="G32" t="n">
+        <v>9</v>
+      </c>
+      <c r="H32" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>58</v>
+      </c>
+      <c r="B33" t="s">
+        <v>40</v>
+      </c>
+      <c r="C33" t="s">
+        <v>44</v>
+      </c>
+      <c r="D33" t="n">
+        <v>1</v>
+      </c>
+      <c r="E33" t="n">
+        <v>9.5</v>
+      </c>
+      <c r="F33" t="n">
+        <v>9.5</v>
+      </c>
+      <c r="G33" t="n">
+        <v>9.5</v>
+      </c>
+      <c r="H33" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="s">
+        <v>60</v>
+      </c>
+      <c r="B34" t="s">
+        <v>38</v>
+      </c>
+      <c r="C34" t="s">
+        <v>39</v>
+      </c>
+      <c r="D34" t="n">
+        <v>4337.66</v>
+      </c>
+      <c r="E34" t="n">
+        <v>11</v>
+      </c>
+      <c r="F34" t="n">
+        <v>9</v>
+      </c>
+      <c r="G34" t="n">
+        <v>9.37</v>
+      </c>
+      <c r="H34" t="n">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B35" t="s">
+        <v>40</v>
+      </c>
+      <c r="C35" t="s">
+        <v>55</v>
+      </c>
+      <c r="D35" t="n">
+        <v>40</v>
+      </c>
+      <c r="E35" t="n">
+        <v>9.35</v>
+      </c>
+      <c r="F35" t="n">
+        <v>9.35</v>
+      </c>
+      <c r="G35" t="n">
+        <v>9.35</v>
+      </c>
+      <c r="H35" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>60</v>
+      </c>
+      <c r="B36" t="s">
+        <v>40</v>
+      </c>
+      <c r="C36" t="s">
+        <v>43</v>
+      </c>
+      <c r="D36" t="n">
+        <v>102</v>
+      </c>
+      <c r="E36" t="n">
+        <v>13</v>
+      </c>
+      <c r="F36" t="n">
+        <v>9.35</v>
+      </c>
+      <c r="G36" t="n">
+        <v>9.6</v>
+      </c>
+      <c r="H36" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="s">
+        <v>60</v>
+      </c>
+      <c r="B37" t="s">
+        <v>40</v>
+      </c>
+      <c r="C37" t="s">
+        <v>57</v>
+      </c>
+      <c r="D37" t="n">
+        <v>230</v>
+      </c>
+      <c r="E37" t="n">
+        <v>9.45</v>
+      </c>
+      <c r="F37" t="n">
+        <v>9.4</v>
+      </c>
+      <c r="G37" t="n">
+        <v>9.42</v>
+      </c>
+      <c r="H37" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>60</v>
+      </c>
+      <c r="B38" t="s">
+        <v>40</v>
+      </c>
+      <c r="C38" t="s">
+        <v>44</v>
+      </c>
+      <c r="D38" t="n">
+        <v>312</v>
+      </c>
+      <c r="E38" t="n">
+        <v>9.5</v>
+      </c>
+      <c r="F38" t="n">
+        <v>9.25</v>
+      </c>
+      <c r="G38" t="n">
+        <v>9.31</v>
+      </c>
+      <c r="H38" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>61</v>
+      </c>
+      <c r="B39" t="s">
+        <v>38</v>
+      </c>
+      <c r="C39" t="s">
+        <v>39</v>
+      </c>
+      <c r="D39" t="n">
+        <v>4696.67</v>
+      </c>
+      <c r="E39" t="n">
+        <v>11</v>
+      </c>
+      <c r="F39" t="n">
+        <v>9</v>
+      </c>
+      <c r="G39" t="n">
+        <v>9.36</v>
+      </c>
+      <c r="H39" t="n">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="s">
+        <v>61</v>
+      </c>
+      <c r="B40" t="s">
+        <v>40</v>
+      </c>
+      <c r="C40" t="s">
+        <v>62</v>
+      </c>
+      <c r="D40" t="n">
+        <v>180</v>
+      </c>
+      <c r="E40" t="n">
+        <v>9.4</v>
+      </c>
+      <c r="F40" t="n">
+        <v>9.4</v>
+      </c>
+      <c r="G40" t="n">
+        <v>9.4</v>
+      </c>
+      <c r="H40" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="s">
+        <v>61</v>
+      </c>
+      <c r="B41" t="s">
+        <v>40</v>
+      </c>
+      <c r="C41" t="s">
+        <v>55</v>
+      </c>
+      <c r="D41" t="n">
+        <v>5</v>
+      </c>
+      <c r="E41" t="n">
+        <v>13</v>
+      </c>
+      <c r="F41" t="n">
+        <v>13</v>
+      </c>
+      <c r="G41" t="n">
+        <v>13</v>
+      </c>
+      <c r="H41" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>61</v>
+      </c>
+      <c r="B42" t="s">
+        <v>40</v>
+      </c>
+      <c r="C42" t="s">
+        <v>41</v>
+      </c>
+      <c r="D42" t="n">
+        <v>32</v>
+      </c>
+      <c r="E42" t="n">
+        <v>9.25</v>
+      </c>
+      <c r="F42" t="n">
+        <v>9.25</v>
+      </c>
+      <c r="G42" t="n">
+        <v>9.25</v>
+      </c>
+      <c r="H42" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>61</v>
+      </c>
+      <c r="B43" t="s">
+        <v>40</v>
+      </c>
+      <c r="C43" t="s">
+        <v>43</v>
+      </c>
+      <c r="D43" t="n">
+        <v>180</v>
+      </c>
+      <c r="E43" t="n">
+        <v>10</v>
+      </c>
+      <c r="F43" t="n">
+        <v>9</v>
+      </c>
+      <c r="G43" t="n">
+        <v>9.37</v>
+      </c>
+      <c r="H43" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="s">
+        <v>61</v>
+      </c>
+      <c r="B44" t="s">
+        <v>40</v>
+      </c>
+      <c r="C44" t="s">
+        <v>57</v>
+      </c>
+      <c r="D44" t="n">
+        <v>4.37</v>
+      </c>
+      <c r="E44" t="n">
+        <v>10.5</v>
+      </c>
+      <c r="F44" t="n">
+        <v>10.5</v>
+      </c>
+      <c r="G44" t="n">
+        <v>10.5</v>
+      </c>
+      <c r="H44" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>61</v>
+      </c>
+      <c r="B45" t="s">
+        <v>40</v>
+      </c>
+      <c r="C45" t="s">
+        <v>63</v>
+      </c>
+      <c r="D45" t="n">
+        <v>200</v>
+      </c>
+      <c r="E45" t="n">
+        <v>9.75</v>
+      </c>
+      <c r="F45" t="n">
+        <v>9.75</v>
+      </c>
+      <c r="G45" t="n">
+        <v>9.75</v>
+      </c>
+      <c r="H45" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="s">
+        <v>61</v>
+      </c>
+      <c r="B46" t="s">
+        <v>40</v>
+      </c>
+      <c r="C46" t="s">
+        <v>44</v>
+      </c>
+      <c r="D46" t="n">
+        <v>1.95</v>
+      </c>
+      <c r="E46" t="n">
+        <v>10.75</v>
+      </c>
+      <c r="F46" t="n">
+        <v>10.75</v>
+      </c>
+      <c r="G46" t="n">
+        <v>10.75</v>
+      </c>
+      <c r="H46" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>61</v>
+      </c>
+      <c r="B47" t="s">
+        <v>45</v>
+      </c>
+      <c r="C47" t="s">
+        <v>64</v>
+      </c>
+      <c r="D47" t="n">
+        <v>30</v>
+      </c>
+      <c r="E47" t="n">
+        <v>9.75</v>
+      </c>
+      <c r="F47" t="n">
+        <v>9.75</v>
+      </c>
+      <c r="G47" t="n">
+        <v>9.75</v>
+      </c>
+      <c r="H47" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>61</v>
+      </c>
+      <c r="B48" t="s">
+        <v>45</v>
+      </c>
+      <c r="C48" t="s">
+        <v>65</v>
+      </c>
+      <c r="D48" t="n">
+        <v>6.9</v>
+      </c>
+      <c r="E48" t="n">
+        <v>9.25</v>
+      </c>
+      <c r="F48" t="n">
+        <v>9.25</v>
+      </c>
+      <c r="G48" t="n">
+        <v>9.25</v>
+      </c>
+      <c r="H48" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="s">
+        <v>66</v>
+      </c>
+      <c r="B49" t="s">
+        <v>38</v>
+      </c>
+      <c r="C49" t="s">
+        <v>39</v>
+      </c>
+      <c r="D49" t="n">
+        <v>5111.68</v>
+      </c>
+      <c r="E49" t="n">
+        <v>11</v>
+      </c>
+      <c r="F49" t="n">
+        <v>9</v>
+      </c>
+      <c r="G49" t="n">
+        <v>9.32</v>
+      </c>
+      <c r="H49" t="n">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="s">
+        <v>66</v>
+      </c>
+      <c r="B50" t="s">
+        <v>40</v>
+      </c>
+      <c r="C50" t="s">
+        <v>43</v>
+      </c>
+      <c r="D50" t="n">
+        <v>597</v>
+      </c>
+      <c r="E50" t="n">
+        <v>10</v>
+      </c>
+      <c r="F50" t="n">
+        <v>9</v>
+      </c>
+      <c r="G50" t="n">
+        <v>9.24</v>
+      </c>
+      <c r="H50" t="n">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>66</v>
+      </c>
+      <c r="B51" t="s">
+        <v>40</v>
+      </c>
+      <c r="C51" t="s">
+        <v>44</v>
+      </c>
+      <c r="D51" t="n">
+        <v>270.92</v>
+      </c>
+      <c r="E51" t="n">
+        <v>12</v>
+      </c>
+      <c r="F51" t="n">
+        <v>9.45</v>
+      </c>
+      <c r="G51" t="n">
+        <v>10.1</v>
+      </c>
+      <c r="H51" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="s">
+        <v>67</v>
+      </c>
+      <c r="B52" t="s">
+        <v>38</v>
+      </c>
+      <c r="C52" t="s">
+        <v>39</v>
+      </c>
+      <c r="D52" t="n">
+        <v>4374.69</v>
+      </c>
+      <c r="E52" t="n">
+        <v>11</v>
+      </c>
+      <c r="F52" t="n">
+        <v>9.2</v>
+      </c>
+      <c r="G52" t="n">
+        <v>9.33</v>
+      </c>
+      <c r="H52" t="n">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>67</v>
+      </c>
+      <c r="B53" t="s">
+        <v>40</v>
+      </c>
+      <c r="C53" t="s">
+        <v>43</v>
+      </c>
+      <c r="D53" t="n">
+        <v>100</v>
+      </c>
+      <c r="E53" t="n">
+        <v>9.3</v>
+      </c>
+      <c r="F53" t="n">
+        <v>9.3</v>
+      </c>
+      <c r="G53" t="n">
+        <v>9.3</v>
+      </c>
+      <c r="H53" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="s">
+        <v>68</v>
+      </c>
+      <c r="B54" t="s">
+        <v>38</v>
+      </c>
+      <c r="C54" t="s">
+        <v>39</v>
+      </c>
+      <c r="D54" t="n">
+        <v>2399.7</v>
+      </c>
+      <c r="E54" t="n">
+        <v>11</v>
+      </c>
+      <c r="F54" t="n">
+        <v>9.25</v>
+      </c>
+      <c r="G54" t="n">
+        <v>9.37</v>
+      </c>
+      <c r="H54" t="n">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>68</v>
+      </c>
+      <c r="B55" t="s">
+        <v>40</v>
+      </c>
+      <c r="C55" t="s">
+        <v>42</v>
+      </c>
+      <c r="D55" t="n">
+        <v>100</v>
+      </c>
+      <c r="E55" t="n">
+        <v>9.35</v>
+      </c>
+      <c r="F55" t="n">
+        <v>9.35</v>
+      </c>
+      <c r="G55" t="n">
+        <v>9.35</v>
+      </c>
+      <c r="H55" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="s">
+        <v>68</v>
+      </c>
+      <c r="B56" t="s">
+        <v>40</v>
+      </c>
+      <c r="C56" t="s">
+        <v>48</v>
+      </c>
+      <c r="D56" t="n">
+        <v>150</v>
+      </c>
+      <c r="E56" t="n">
+        <v>9.4</v>
+      </c>
+      <c r="F56" t="n">
+        <v>9.4</v>
+      </c>
+      <c r="G56" t="n">
+        <v>9.4</v>
+      </c>
+      <c r="H56" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>68</v>
+      </c>
+      <c r="B57" t="s">
+        <v>40</v>
+      </c>
+      <c r="C57" t="s">
+        <v>43</v>
+      </c>
+      <c r="D57" t="n">
+        <v>1770</v>
+      </c>
+      <c r="E57" t="n">
+        <v>13</v>
+      </c>
+      <c r="F57" t="n">
+        <v>9</v>
+      </c>
+      <c r="G57" t="n">
+        <v>9.6</v>
+      </c>
+      <c r="H57" t="n">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>68</v>
+      </c>
+      <c r="B58" t="s">
+        <v>40</v>
+      </c>
+      <c r="C58" t="s">
+        <v>57</v>
+      </c>
+      <c r="D58" t="n">
+        <v>260</v>
+      </c>
+      <c r="E58" t="n">
+        <v>9.4</v>
+      </c>
+      <c r="F58" t="n">
+        <v>9.4</v>
+      </c>
+      <c r="G58" t="n">
+        <v>9.4</v>
+      </c>
+      <c r="H58" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>68</v>
+      </c>
+      <c r="B59" t="s">
+        <v>40</v>
+      </c>
+      <c r="C59" t="s">
+        <v>52</v>
+      </c>
+      <c r="D59" t="n">
+        <v>70</v>
+      </c>
+      <c r="E59" t="n">
+        <v>9.25</v>
+      </c>
+      <c r="F59" t="n">
+        <v>9.25</v>
+      </c>
+      <c r="G59" t="n">
+        <v>9.25</v>
+      </c>
+      <c r="H59" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="s">
+        <v>68</v>
+      </c>
+      <c r="B60" t="s">
+        <v>40</v>
+      </c>
+      <c r="C60" t="s">
+        <v>44</v>
+      </c>
+      <c r="D60" t="n">
+        <v>7.26</v>
+      </c>
+      <c r="E60" t="n">
+        <v>11.5</v>
+      </c>
+      <c r="F60" t="n">
+        <v>11.5</v>
+      </c>
+      <c r="G60" t="n">
+        <v>11.5</v>
+      </c>
+      <c r="H60" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="s">
+        <v>68</v>
+      </c>
+      <c r="B61" t="s">
+        <v>45</v>
+      </c>
+      <c r="C61" t="s">
+        <v>69</v>
+      </c>
+      <c r="D61" t="n">
+        <v>16.6</v>
+      </c>
+      <c r="E61" t="n">
+        <v>12</v>
+      </c>
+      <c r="F61" t="n">
+        <v>12</v>
+      </c>
+      <c r="G61" t="n">
+        <v>12</v>
+      </c>
+      <c r="H61" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>70</v>
+      </c>
+      <c r="B62" t="s">
+        <v>38</v>
+      </c>
+      <c r="C62" t="s">
+        <v>39</v>
+      </c>
+      <c r="D62" t="n">
+        <v>4005.71</v>
+      </c>
+      <c r="E62" t="n">
+        <v>11</v>
+      </c>
+      <c r="F62" t="n">
+        <v>9.15</v>
+      </c>
+      <c r="G62" t="n">
+        <v>9.39</v>
+      </c>
+      <c r="H62" t="n">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>70</v>
+      </c>
+      <c r="B63" t="s">
+        <v>40</v>
+      </c>
+      <c r="C63" t="s">
+        <v>62</v>
+      </c>
+      <c r="D63" t="n">
+        <v>200</v>
+      </c>
+      <c r="E63" t="n">
+        <v>9.45</v>
+      </c>
+      <c r="F63" t="n">
+        <v>9.45</v>
+      </c>
+      <c r="G63" t="n">
+        <v>9.45</v>
+      </c>
+      <c r="H63" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="s">
+        <v>70</v>
+      </c>
+      <c r="B64" t="s">
+        <v>40</v>
+      </c>
+      <c r="C64" t="s">
+        <v>55</v>
+      </c>
+      <c r="D64" t="n">
+        <v>250</v>
+      </c>
+      <c r="E64" t="n">
+        <v>9.5</v>
+      </c>
+      <c r="F64" t="n">
+        <v>9.25</v>
+      </c>
+      <c r="G64" t="n">
+        <v>9.39</v>
+      </c>
+      <c r="H64" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>70</v>
+      </c>
+      <c r="B65" t="s">
+        <v>40</v>
+      </c>
+      <c r="C65" t="s">
+        <v>48</v>
+      </c>
+      <c r="D65" t="n">
+        <v>4.37</v>
+      </c>
+      <c r="E65" t="n">
+        <v>10.5</v>
+      </c>
+      <c r="F65" t="n">
+        <v>10.5</v>
+      </c>
+      <c r="G65" t="n">
+        <v>10.5</v>
+      </c>
+      <c r="H65" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="s">
+        <v>70</v>
+      </c>
+      <c r="B66" t="s">
+        <v>40</v>
+      </c>
+      <c r="C66" t="s">
+        <v>43</v>
+      </c>
+      <c r="D66" t="n">
+        <v>73</v>
+      </c>
+      <c r="E66" t="n">
+        <v>13</v>
+      </c>
+      <c r="F66" t="n">
+        <v>9.35</v>
+      </c>
+      <c r="G66" t="n">
+        <v>9.65</v>
+      </c>
+      <c r="H66" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>70</v>
+      </c>
+      <c r="B67" t="s">
+        <v>40</v>
+      </c>
+      <c r="C67" t="s">
+        <v>44</v>
+      </c>
+      <c r="D67" t="n">
+        <v>82.28</v>
+      </c>
+      <c r="E67" t="n">
+        <v>10.9</v>
+      </c>
+      <c r="F67" t="n">
+        <v>9</v>
+      </c>
+      <c r="G67" t="n">
+        <v>9.88</v>
+      </c>
+      <c r="H67" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>70</v>
+      </c>
+      <c r="B68" t="s">
+        <v>45</v>
+      </c>
+      <c r="C68" t="s">
+        <v>71</v>
+      </c>
+      <c r="D68" t="n">
+        <v>10</v>
+      </c>
+      <c r="E68" t="n">
+        <v>10.75</v>
+      </c>
+      <c r="F68" t="n">
+        <v>10.75</v>
+      </c>
+      <c r="G68" t="n">
+        <v>10.75</v>
+      </c>
+      <c r="H68" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="s">
+        <v>72</v>
+      </c>
+      <c r="B69" t="s">
+        <v>38</v>
+      </c>
+      <c r="C69" t="s">
+        <v>39</v>
+      </c>
+      <c r="D69" t="n">
+        <v>4623.72</v>
+      </c>
+      <c r="E69" t="n">
+        <v>11</v>
+      </c>
+      <c r="F69" t="n">
+        <v>9.15</v>
+      </c>
+      <c r="G69" t="n">
+        <v>9.4</v>
+      </c>
+      <c r="H69" t="n">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="s">
+        <v>72</v>
+      </c>
+      <c r="B70" t="s">
+        <v>40</v>
+      </c>
+      <c r="C70" t="s">
+        <v>62</v>
+      </c>
+      <c r="D70" t="n">
+        <v>110</v>
+      </c>
+      <c r="E70" t="n">
+        <v>9.5</v>
+      </c>
+      <c r="F70" t="n">
+        <v>9.45</v>
+      </c>
+      <c r="G70" t="n">
+        <v>9.47</v>
+      </c>
+      <c r="H70" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>72</v>
+      </c>
+      <c r="B71" t="s">
+        <v>40</v>
+      </c>
+      <c r="C71" t="s">
+        <v>41</v>
+      </c>
+      <c r="D71" t="n">
+        <v>100</v>
+      </c>
+      <c r="E71" t="n">
+        <v>9.4</v>
+      </c>
+      <c r="F71" t="n">
+        <v>9.4</v>
+      </c>
+      <c r="G71" t="n">
+        <v>9.4</v>
+      </c>
+      <c r="H71" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>72</v>
+      </c>
+      <c r="B72" t="s">
+        <v>40</v>
+      </c>
+      <c r="C72" t="s">
+        <v>43</v>
+      </c>
+      <c r="D72" t="n">
+        <v>94</v>
+      </c>
+      <c r="E72" t="n">
+        <v>13</v>
+      </c>
+      <c r="F72" t="n">
+        <v>9.25</v>
+      </c>
+      <c r="G72" t="n">
+        <v>9.58</v>
+      </c>
+      <c r="H72" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>72</v>
+      </c>
+      <c r="B73" t="s">
+        <v>40</v>
+      </c>
+      <c r="C73" t="s">
+        <v>57</v>
+      </c>
+      <c r="D73" t="n">
+        <v>5</v>
+      </c>
+      <c r="E73" t="n">
+        <v>10.5</v>
+      </c>
+      <c r="F73" t="n">
+        <v>10.5</v>
+      </c>
+      <c r="G73" t="n">
+        <v>10.5</v>
+      </c>
+      <c r="H73" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>72</v>
+      </c>
+      <c r="B74" t="s">
+        <v>40</v>
+      </c>
+      <c r="C74" t="s">
+        <v>44</v>
+      </c>
+      <c r="D74" t="n">
         <v>132</v>
       </c>
-      <c r="E6" t="n">
+      <c r="E74" t="n">
+        <v>10.5</v>
+      </c>
+      <c r="F74" t="n">
+        <v>9.5</v>
+      </c>
+      <c r="G74" t="n">
+        <v>9.97</v>
+      </c>
+      <c r="H74" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>73</v>
+      </c>
+      <c r="B75" t="s">
+        <v>38</v>
+      </c>
+      <c r="C75" t="s">
+        <v>39</v>
+      </c>
+      <c r="D75" t="n">
+        <v>4893.88</v>
+      </c>
+      <c r="E75" t="n">
+        <v>11</v>
+      </c>
+      <c r="F75" t="n">
+        <v>9.25</v>
+      </c>
+      <c r="G75" t="n">
+        <v>9.61</v>
+      </c>
+      <c r="H75" t="n">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>73</v>
+      </c>
+      <c r="B76" t="s">
+        <v>40</v>
+      </c>
+      <c r="C76" t="s">
+        <v>41</v>
+      </c>
+      <c r="D76" t="n">
+        <v>355</v>
+      </c>
+      <c r="E76" t="n">
+        <v>9.65</v>
+      </c>
+      <c r="F76" t="n">
+        <v>9.5</v>
+      </c>
+      <c r="G76" t="n">
+        <v>9.56</v>
+      </c>
+      <c r="H76" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>73</v>
+      </c>
+      <c r="B77" t="s">
+        <v>40</v>
+      </c>
+      <c r="C77" t="s">
+        <v>43</v>
+      </c>
+      <c r="D77" t="n">
+        <v>286</v>
+      </c>
+      <c r="E77" t="n">
+        <v>9.75</v>
+      </c>
+      <c r="F77" t="n">
+        <v>9</v>
+      </c>
+      <c r="G77" t="n">
+        <v>9.67</v>
+      </c>
+      <c r="H77" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>73</v>
+      </c>
+      <c r="B78" t="s">
+        <v>40</v>
+      </c>
+      <c r="C78" t="s">
+        <v>44</v>
+      </c>
+      <c r="D78" t="n">
+        <v>56</v>
+      </c>
+      <c r="E78" t="n">
+        <v>9.5</v>
+      </c>
+      <c r="F78" t="n">
+        <v>9.5</v>
+      </c>
+      <c r="G78" t="n">
+        <v>9.5</v>
+      </c>
+      <c r="H78" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>73</v>
+      </c>
+      <c r="B79" t="s">
+        <v>45</v>
+      </c>
+      <c r="C79" t="s">
+        <v>74</v>
+      </c>
+      <c r="D79" t="n">
+        <v>30</v>
+      </c>
+      <c r="E79" t="n">
+        <v>10.15</v>
+      </c>
+      <c r="F79" t="n">
+        <v>10.15</v>
+      </c>
+      <c r="G79" t="n">
+        <v>10.15</v>
+      </c>
+      <c r="H79" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="s">
+        <v>75</v>
+      </c>
+      <c r="B80" t="s">
+        <v>38</v>
+      </c>
+      <c r="C80" t="s">
+        <v>39</v>
+      </c>
+      <c r="D80" t="n">
+        <v>3528.89</v>
+      </c>
+      <c r="E80" t="n">
+        <v>11</v>
+      </c>
+      <c r="F80" t="n">
+        <v>9.25</v>
+      </c>
+      <c r="G80" t="n">
+        <v>9.61</v>
+      </c>
+      <c r="H80" t="n">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>75</v>
+      </c>
+      <c r="B81" t="s">
+        <v>40</v>
+      </c>
+      <c r="C81" t="s">
+        <v>62</v>
+      </c>
+      <c r="D81" t="n">
+        <v>25</v>
+      </c>
+      <c r="E81" t="n">
+        <v>9.5</v>
+      </c>
+      <c r="F81" t="n">
+        <v>9.5</v>
+      </c>
+      <c r="G81" t="n">
+        <v>9.5</v>
+      </c>
+      <c r="H81" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="s">
+        <v>75</v>
+      </c>
+      <c r="B82" t="s">
+        <v>40</v>
+      </c>
+      <c r="C82" t="s">
+        <v>43</v>
+      </c>
+      <c r="D82" t="n">
+        <v>2066</v>
+      </c>
+      <c r="E82" t="n">
+        <v>13</v>
+      </c>
+      <c r="F82" t="n">
+        <v>9.25</v>
+      </c>
+      <c r="G82" t="n">
+        <v>9.78</v>
+      </c>
+      <c r="H82" t="n">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>75</v>
+      </c>
+      <c r="B83" t="s">
+        <v>40</v>
+      </c>
+      <c r="C83" t="s">
+        <v>44</v>
+      </c>
+      <c r="D83" t="n">
+        <v>272.3</v>
+      </c>
+      <c r="E83" t="n">
+        <v>11.5</v>
+      </c>
+      <c r="F83" t="n">
+        <v>9.55</v>
+      </c>
+      <c r="G83" t="n">
+        <v>9.92</v>
+      </c>
+      <c r="H83" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="s">
+        <v>75</v>
+      </c>
+      <c r="B84" t="s">
+        <v>45</v>
+      </c>
+      <c r="C84" t="s">
+        <v>50</v>
+      </c>
+      <c r="D84" t="n">
+        <v>132</v>
+      </c>
+      <c r="E84" t="n">
         <v>10</v>
       </c>
-      <c r="F6" t="n">
+      <c r="F84" t="n">
         <v>10</v>
       </c>
-      <c r="G6" t="n">
+      <c r="G84" t="n">
         <v>10</v>
       </c>
-      <c r="H6" t="n">
+      <c r="H84" t="n">
         <v>5</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="22" customWidth="1"/>
     <col min="3" max="3" width="22" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="22" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="1">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="1">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="C1" t="s" s="1">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="D1" t="s" s="1">
-        <v>26</v>
+        <v>76</v>
       </c>
       <c r="E1" t="s" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="B2" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="C2" t="n">
-        <v>3482</v>
+        <v>4025</v>
       </c>
       <c r="D2" t="n">
-        <v>9.54</v>
+        <v>9.18</v>
       </c>
       <c r="E2" t="n">
-        <v>48</v>
+        <v>59</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="B3" t="s">
-        <v>27</v>
+        <v>77</v>
       </c>
       <c r="C3" t="n">
-        <v>3112.78</v>
+        <v>6052.37</v>
       </c>
       <c r="D3" t="n">
-        <v>9.55</v>
+        <v>9.33</v>
       </c>
       <c r="E3" t="n">
-        <v>44</v>
+        <v>68</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="B4" t="s">
-        <v>28</v>
+        <v>78</v>
       </c>
       <c r="C4" t="n">
-        <v>400</v>
+        <v>330</v>
       </c>
       <c r="D4" t="n">
-        <v>10.07</v>
+        <v>9.86</v>
       </c>
       <c r="E4" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="B5" t="s">
-        <v>29</v>
+        <v>79</v>
       </c>
       <c r="C5" t="n">
+        <v>230.2</v>
+      </c>
+      <c r="D5" t="n">
+        <v>9.74</v>
+      </c>
+      <c r="E5" t="n">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" t="s">
+        <v>38</v>
+      </c>
+      <c r="C8" t="n">
+        <v>4450</v>
+      </c>
+      <c r="D8" t="n">
+        <v>9.2</v>
+      </c>
+      <c r="E8" t="n">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>47</v>
+      </c>
+      <c r="B9" t="s">
+        <v>77</v>
+      </c>
+      <c r="C9" t="n">
+        <v>3391.74</v>
+      </c>
+      <c r="D9" t="n">
+        <v>9.39</v>
+      </c>
+      <c r="E9" t="n">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" t="s">
+        <v>78</v>
+      </c>
+      <c r="C10" t="n">
+        <v>330</v>
+      </c>
+      <c r="D10" t="n">
+        <v>9.86</v>
+      </c>
+      <c r="E10" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
+        <v>79</v>
+      </c>
+      <c r="C11" t="n">
+        <v>167.1</v>
+      </c>
+      <c r="D11" t="n">
+        <v>9.73</v>
+      </c>
+      <c r="E11" t="n">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" t="s">
+        <v>38</v>
+      </c>
+      <c r="C14" t="n">
+        <v>3962</v>
+      </c>
+      <c r="D14" t="n">
+        <v>9.24</v>
+      </c>
+      <c r="E14" t="n">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" t="s">
+        <v>77</v>
+      </c>
+      <c r="C15" t="n">
+        <v>3758.37</v>
+      </c>
+      <c r="D15" t="n">
+        <v>9.38</v>
+      </c>
+      <c r="E15" t="n">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" t="s">
+        <v>78</v>
+      </c>
+      <c r="C16" t="n">
+        <v>330</v>
+      </c>
+      <c r="D16" t="n">
+        <v>9.86</v>
+      </c>
+      <c r="E16" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B17" t="s">
+        <v>79</v>
+      </c>
+      <c r="C17" t="n">
+        <v>53.7</v>
+      </c>
+      <c r="D17" t="n">
+        <v>10.58</v>
+      </c>
+      <c r="E17" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>54</v>
+      </c>
+      <c r="B20" t="s">
+        <v>38</v>
+      </c>
+      <c r="C20" t="n">
+        <v>4159</v>
+      </c>
+      <c r="D20" t="n">
+        <v>9.36</v>
+      </c>
+      <c r="E20" t="n">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>54</v>
+      </c>
+      <c r="B21" t="s">
+        <v>77</v>
+      </c>
+      <c r="C21" t="n">
+        <v>5609.37</v>
+      </c>
+      <c r="D21" t="n">
+        <v>9.41</v>
+      </c>
+      <c r="E21" t="n">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>54</v>
+      </c>
+      <c r="B22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C22" t="n">
+        <v>330</v>
+      </c>
+      <c r="D22" t="n">
+        <v>9.86</v>
+      </c>
+      <c r="E22" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23" t="s">
+        <v>79</v>
+      </c>
+      <c r="C23" t="n">
+        <v>115.65</v>
+      </c>
+      <c r="D23" t="n">
+        <v>11.34</v>
+      </c>
+      <c r="E23" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B26" t="s">
+        <v>38</v>
+      </c>
+      <c r="C26" t="n">
+        <v>4122</v>
+      </c>
+      <c r="D26" t="n">
+        <v>9.37</v>
+      </c>
+      <c r="E26" t="n">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B27" t="s">
+        <v>77</v>
+      </c>
+      <c r="C27" t="n">
+        <v>5296.74</v>
+      </c>
+      <c r="D27" t="n">
+        <v>9.41</v>
+      </c>
+      <c r="E27" t="n">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>56</v>
+      </c>
+      <c r="B28" t="s">
+        <v>78</v>
+      </c>
+      <c r="C28" t="n">
+        <v>330</v>
+      </c>
+      <c r="D28" t="n">
+        <v>9.86</v>
+      </c>
+      <c r="E28" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>56</v>
+      </c>
+      <c r="B29" t="s">
+        <v>79</v>
+      </c>
+      <c r="C29" t="n">
+        <v>115.65</v>
+      </c>
+      <c r="D29" t="n">
+        <v>11.34</v>
+      </c>
+      <c r="E29" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>60</v>
+      </c>
+      <c r="B32" t="s">
+        <v>38</v>
+      </c>
+      <c r="C32" t="n">
+        <v>4525</v>
+      </c>
+      <c r="D32" t="n">
+        <v>9.36</v>
+      </c>
+      <c r="E32" t="n">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>60</v>
+      </c>
+      <c r="B33" t="s">
+        <v>77</v>
+      </c>
+      <c r="C33" t="n">
+        <v>4168.74</v>
+      </c>
+      <c r="D33" t="n">
+        <v>9.41</v>
+      </c>
+      <c r="E33" t="n">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="s">
+        <v>60</v>
+      </c>
+      <c r="B34" t="s">
+        <v>78</v>
+      </c>
+      <c r="C34" t="n">
+        <v>330</v>
+      </c>
+      <c r="D34" t="n">
+        <v>9.86</v>
+      </c>
+      <c r="E34" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B35" t="s">
+        <v>79</v>
+      </c>
+      <c r="C35" t="n">
+        <v>115.65</v>
+      </c>
+      <c r="D35" t="n">
+        <v>11.34</v>
+      </c>
+      <c r="E35" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>61</v>
+      </c>
+      <c r="B38" t="s">
+        <v>38</v>
+      </c>
+      <c r="C38" t="n">
+        <v>4848</v>
+      </c>
+      <c r="D38" t="n">
+        <v>9.33</v>
+      </c>
+      <c r="E38" t="n">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>61</v>
+      </c>
+      <c r="B39" t="s">
+        <v>77</v>
+      </c>
+      <c r="C39" t="n">
+        <v>6597.37</v>
+      </c>
+      <c r="D39" t="n">
+        <v>9.43</v>
+      </c>
+      <c r="E39" t="n">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="s">
+        <v>61</v>
+      </c>
+      <c r="B40" t="s">
+        <v>78</v>
+      </c>
+      <c r="C40" t="n">
+        <v>380</v>
+      </c>
+      <c r="D40" t="n">
+        <v>9.92</v>
+      </c>
+      <c r="E40" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="s">
+        <v>61</v>
+      </c>
+      <c r="B41" t="s">
+        <v>79</v>
+      </c>
+      <c r="C41" t="n">
+        <v>108.75</v>
+      </c>
+      <c r="D41" t="n">
+        <v>11.47</v>
+      </c>
+      <c r="E41" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="s">
+        <v>66</v>
+      </c>
+      <c r="B44" t="s">
+        <v>38</v>
+      </c>
+      <c r="C44" t="n">
+        <v>4141</v>
+      </c>
+      <c r="D44" t="n">
+        <v>9.33</v>
+      </c>
+      <c r="E44" t="n">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>66</v>
+      </c>
+      <c r="B45" t="s">
+        <v>77</v>
+      </c>
+      <c r="C45" t="n">
+        <v>6098.74</v>
+      </c>
+      <c r="D45" t="n">
+        <v>9.44</v>
+      </c>
+      <c r="E45" t="n">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="s">
+        <v>66</v>
+      </c>
+      <c r="B46" t="s">
+        <v>78</v>
+      </c>
+      <c r="C46" t="n">
+        <v>380</v>
+      </c>
+      <c r="D46" t="n">
+        <v>9.92</v>
+      </c>
+      <c r="E46" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>66</v>
+      </c>
+      <c r="B47" t="s">
+        <v>79</v>
+      </c>
+      <c r="C47" t="n">
+        <v>108.75</v>
+      </c>
+      <c r="D47" t="n">
+        <v>11.47</v>
+      </c>
+      <c r="E47" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="s">
+        <v>67</v>
+      </c>
+      <c r="B50" t="s">
+        <v>38</v>
+      </c>
+      <c r="C50" t="n">
+        <v>2186</v>
+      </c>
+      <c r="D50" t="n">
+        <v>9.37</v>
+      </c>
+      <c r="E50" t="n">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>67</v>
+      </c>
+      <c r="B51" t="s">
+        <v>77</v>
+      </c>
+      <c r="C51" t="n">
+        <v>6009.74</v>
+      </c>
+      <c r="D51" t="n">
+        <v>9.44</v>
+      </c>
+      <c r="E51" t="n">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="s">
+        <v>67</v>
+      </c>
+      <c r="B52" t="s">
+        <v>78</v>
+      </c>
+      <c r="C52" t="n">
+        <v>380</v>
+      </c>
+      <c r="D52" t="n">
+        <v>9.92</v>
+      </c>
+      <c r="E52" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>67</v>
+      </c>
+      <c r="B53" t="s">
+        <v>79</v>
+      </c>
+      <c r="C53" t="n">
+        <v>108.75</v>
+      </c>
+      <c r="D53" t="n">
+        <v>11.47</v>
+      </c>
+      <c r="E53" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="s">
+        <v>68</v>
+      </c>
+      <c r="B56" t="s">
+        <v>38</v>
+      </c>
+      <c r="C56" t="n">
+        <v>3811</v>
+      </c>
+      <c r="D56" t="n">
+        <v>9.39</v>
+      </c>
+      <c r="E56" t="n">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>68</v>
+      </c>
+      <c r="B57" t="s">
+        <v>77</v>
+      </c>
+      <c r="C57" t="n">
+        <v>3837.74</v>
+      </c>
+      <c r="D57" t="n">
+        <v>9.46</v>
+      </c>
+      <c r="E57" t="n">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>68</v>
+      </c>
+      <c r="B58" t="s">
+        <v>78</v>
+      </c>
+      <c r="C58" t="n">
+        <v>380</v>
+      </c>
+      <c r="D58" t="n">
+        <v>9.92</v>
+      </c>
+      <c r="E58" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>68</v>
+      </c>
+      <c r="B59" t="s">
+        <v>79</v>
+      </c>
+      <c r="C59" t="n">
+        <v>202.15</v>
+      </c>
+      <c r="D59" t="n">
+        <v>10.78</v>
+      </c>
+      <c r="E59" t="n">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>70</v>
+      </c>
+      <c r="B62" t="s">
+        <v>38</v>
+      </c>
+      <c r="C62" t="n">
+        <v>4460</v>
+      </c>
+      <c r="D62" t="n">
+        <v>9.4</v>
+      </c>
+      <c r="E62" t="n">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>70</v>
+      </c>
+      <c r="B63" t="s">
+        <v>77</v>
+      </c>
+      <c r="C63" t="n">
+        <v>3910.37</v>
+      </c>
+      <c r="D63" t="n">
+        <v>9.47</v>
+      </c>
+      <c r="E63" t="n">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="s">
+        <v>70</v>
+      </c>
+      <c r="B64" t="s">
+        <v>78</v>
+      </c>
+      <c r="C64" t="n">
+        <v>380</v>
+      </c>
+      <c r="D64" t="n">
+        <v>9.92</v>
+      </c>
+      <c r="E64" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>70</v>
+      </c>
+      <c r="B65" t="s">
+        <v>79</v>
+      </c>
+      <c r="C65" t="n">
+        <v>192.15</v>
+      </c>
+      <c r="D65" t="n">
+        <v>10.78</v>
+      </c>
+      <c r="E65" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>72</v>
+      </c>
+      <c r="B68" t="s">
+        <v>38</v>
+      </c>
+      <c r="C68" t="n">
+        <v>4881</v>
+      </c>
+      <c r="D68" t="n">
+        <v>9.39</v>
+      </c>
+      <c r="E68" t="n">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="s">
+        <v>72</v>
+      </c>
+      <c r="B69" t="s">
+        <v>77</v>
+      </c>
+      <c r="C69" t="n">
+        <v>6294.37</v>
+      </c>
+      <c r="D69" t="n">
+        <v>9.62</v>
+      </c>
+      <c r="E69" t="n">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="s">
+        <v>72</v>
+      </c>
+      <c r="B70" t="s">
+        <v>78</v>
+      </c>
+      <c r="C70" t="n">
+        <v>380</v>
+      </c>
+      <c r="D70" t="n">
+        <v>9.92</v>
+      </c>
+      <c r="E70" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>72</v>
+      </c>
+      <c r="B71" t="s">
+        <v>79</v>
+      </c>
+      <c r="C71" t="n">
+        <v>192.15</v>
+      </c>
+      <c r="D71" t="n">
+        <v>10.78</v>
+      </c>
+      <c r="E71" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>73</v>
+      </c>
+      <c r="B74" t="s">
+        <v>38</v>
+      </c>
+      <c r="C74" t="n">
+        <v>3331</v>
+      </c>
+      <c r="D74" t="n">
+        <v>9.6</v>
+      </c>
+      <c r="E74" t="n">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>73</v>
+      </c>
+      <c r="B75" t="s">
+        <v>77</v>
+      </c>
+      <c r="C75" t="n">
+        <v>5007.78</v>
+      </c>
+      <c r="D75" t="n">
+        <v>9.62</v>
+      </c>
+      <c r="E75" t="n">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>73</v>
+      </c>
+      <c r="B76" t="s">
+        <v>78</v>
+      </c>
+      <c r="C76" t="n">
+        <v>400</v>
+      </c>
+      <c r="D76" t="n">
+        <v>10.07</v>
+      </c>
+      <c r="E76" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>73</v>
+      </c>
+      <c r="B77" t="s">
+        <v>79</v>
+      </c>
+      <c r="C77" t="n">
+        <v>132</v>
+      </c>
+      <c r="D77" t="n">
+        <v>10</v>
+      </c>
+      <c r="E77" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="s">
+        <v>75</v>
+      </c>
+      <c r="B80" t="s">
+        <v>38</v>
+      </c>
+      <c r="C80" t="n">
+        <v>3482</v>
+      </c>
+      <c r="D80" t="n">
+        <v>9.54</v>
+      </c>
+      <c r="E80" t="n">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>75</v>
+      </c>
+      <c r="B81" t="s">
+        <v>77</v>
+      </c>
+      <c r="C81" t="n">
+        <v>3112.78</v>
+      </c>
+      <c r="D81" t="n">
+        <v>9.55</v>
+      </c>
+      <c r="E81" t="n">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="s">
+        <v>75</v>
+      </c>
+      <c r="B82" t="s">
+        <v>78</v>
+      </c>
+      <c r="C82" t="n">
+        <v>400</v>
+      </c>
+      <c r="D82" t="n">
+        <v>10.07</v>
+      </c>
+      <c r="E82" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>75</v>
+      </c>
+      <c r="B83" t="s">
+        <v>79</v>
+      </c>
+      <c r="C83" t="n">
         <v>430</v>
       </c>
-      <c r="D5" t="n">
+      <c r="D83" t="n">
         <v>10.05</v>
       </c>
-      <c r="E5" t="n">
+      <c r="E83" t="n">
         <v>9</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="22" customWidth="1"/>
     <col min="3" max="3" width="22" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="22" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="1">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="1">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="C1" t="s" s="1">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="D1" t="s" s="1">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="E1" t="s" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="B6" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="C6" t="n">
-        <v>4265.91</v>
+        <v>3372.43</v>
       </c>
       <c r="D6" t="n">
-        <v>9.6</v>
+        <v>9.23</v>
       </c>
       <c r="E6" t="n">
-        <v>21</v>
+        <v>42</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="B7" t="s">
-        <v>27</v>
+        <v>77</v>
       </c>
       <c r="C7" t="n">
+        <v>14004.01</v>
+      </c>
+      <c r="D7" t="n">
+        <v>9.28</v>
+      </c>
+      <c r="E7" t="n">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" t="s">
+        <v>38</v>
+      </c>
+      <c r="C12" t="n">
+        <v>3891.86</v>
+      </c>
+      <c r="D12" t="n">
+        <v>9.26</v>
+      </c>
+      <c r="E12" t="n">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" t="s">
+        <v>77</v>
+      </c>
+      <c r="C13" t="n">
+        <v>6833.56</v>
+      </c>
+      <c r="D13" t="n">
+        <v>9.35</v>
+      </c>
+      <c r="E13" t="n">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>51</v>
+      </c>
+      <c r="B18" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" t="n">
+        <v>5386.17</v>
+      </c>
+      <c r="D18" t="n">
+        <v>9.32</v>
+      </c>
+      <c r="E18" t="n">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>51</v>
+      </c>
+      <c r="B19" t="s">
+        <v>77</v>
+      </c>
+      <c r="C19" t="n">
+        <v>5790.89</v>
+      </c>
+      <c r="D19" t="n">
+        <v>9.37</v>
+      </c>
+      <c r="E19" t="n">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24" t="s">
+        <v>38</v>
+      </c>
+      <c r="C24" t="n">
+        <v>4456.99</v>
+      </c>
+      <c r="D24" t="n">
+        <v>9.38</v>
+      </c>
+      <c r="E24" t="n">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B25" t="s">
+        <v>77</v>
+      </c>
+      <c r="C25" t="n">
+        <v>9563.46</v>
+      </c>
+      <c r="D25" t="n">
+        <v>9.42</v>
+      </c>
+      <c r="E25" t="n">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>56</v>
+      </c>
+      <c r="B30" t="s">
+        <v>38</v>
+      </c>
+      <c r="C30" t="n">
+        <v>4411.32</v>
+      </c>
+      <c r="D30" t="n">
+        <v>9.37</v>
+      </c>
+      <c r="E30" t="n">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>56</v>
+      </c>
+      <c r="B31" t="s">
+        <v>77</v>
+      </c>
+      <c r="C31" t="n">
+        <v>9923.35</v>
+      </c>
+      <c r="D31" t="n">
+        <v>9.42</v>
+      </c>
+      <c r="E31" t="n">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>60</v>
+      </c>
+      <c r="B36" t="s">
+        <v>38</v>
+      </c>
+      <c r="C36" t="n">
+        <v>6477.26</v>
+      </c>
+      <c r="D36" t="n">
+        <v>9.35</v>
+      </c>
+      <c r="E36" t="n">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="s">
+        <v>60</v>
+      </c>
+      <c r="B37" t="s">
+        <v>77</v>
+      </c>
+      <c r="C37" t="n">
+        <v>5346.6</v>
+      </c>
+      <c r="D37" t="n">
+        <v>9.41</v>
+      </c>
+      <c r="E37" t="n">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>61</v>
+      </c>
+      <c r="B42" t="s">
+        <v>38</v>
+      </c>
+      <c r="C42" t="n">
+        <v>4571.57</v>
+      </c>
+      <c r="D42" t="n">
+        <v>9.35</v>
+      </c>
+      <c r="E42" t="n">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>61</v>
+      </c>
+      <c r="B43" t="s">
+        <v>77</v>
+      </c>
+      <c r="C43" t="n">
+        <v>11341.98</v>
+      </c>
+      <c r="D43" t="n">
+        <v>9.39</v>
+      </c>
+      <c r="E43" t="n">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>66</v>
+      </c>
+      <c r="B48" t="s">
+        <v>38</v>
+      </c>
+      <c r="C48" t="n">
+        <v>3588.63</v>
+      </c>
+      <c r="D48" t="n">
+        <v>9.37</v>
+      </c>
+      <c r="E48" t="n">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="s">
+        <v>66</v>
+      </c>
+      <c r="B49" t="s">
+        <v>77</v>
+      </c>
+      <c r="C49" t="n">
+        <v>12051.99</v>
+      </c>
+      <c r="D49" t="n">
+        <v>9.41</v>
+      </c>
+      <c r="E49" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="s">
+        <v>67</v>
+      </c>
+      <c r="B54" t="s">
+        <v>38</v>
+      </c>
+      <c r="C54" t="n">
+        <v>3400.46</v>
+      </c>
+      <c r="D54" t="n">
+        <v>9.38</v>
+      </c>
+      <c r="E54" t="n">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>67</v>
+      </c>
+      <c r="B55" t="s">
+        <v>77</v>
+      </c>
+      <c r="C55" t="n">
+        <v>12378.14</v>
+      </c>
+      <c r="D55" t="n">
+        <v>9.42</v>
+      </c>
+      <c r="E55" t="n">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="s">
+        <v>68</v>
+      </c>
+      <c r="B60" t="s">
+        <v>38</v>
+      </c>
+      <c r="C60" t="n">
+        <v>2906.52</v>
+      </c>
+      <c r="D60" t="n">
+        <v>9.38</v>
+      </c>
+      <c r="E60" t="n">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="s">
+        <v>68</v>
+      </c>
+      <c r="B61" t="s">
+        <v>77</v>
+      </c>
+      <c r="C61" t="n">
+        <v>8686.29</v>
+      </c>
+      <c r="D61" t="n">
+        <v>9.49</v>
+      </c>
+      <c r="E61" t="n">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="s">
+        <v>70</v>
+      </c>
+      <c r="B66" t="s">
+        <v>38</v>
+      </c>
+      <c r="C66" t="n">
+        <v>3014.63</v>
+      </c>
+      <c r="D66" t="n">
+        <v>9.39</v>
+      </c>
+      <c r="E66" t="n">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>70</v>
+      </c>
+      <c r="B67" t="s">
+        <v>77</v>
+      </c>
+      <c r="C67" t="n">
+        <v>13456.85</v>
+      </c>
+      <c r="D67" t="n">
+        <v>9.44</v>
+      </c>
+      <c r="E67" t="n">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>72</v>
+      </c>
+      <c r="B72" t="s">
+        <v>38</v>
+      </c>
+      <c r="C72" t="n">
+        <v>2200.83</v>
+      </c>
+      <c r="D72" t="n">
+        <v>9.41</v>
+      </c>
+      <c r="E72" t="n">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>72</v>
+      </c>
+      <c r="B73" t="s">
+        <v>77</v>
+      </c>
+      <c r="C73" t="n">
+        <v>15030.95</v>
+      </c>
+      <c r="D73" t="n">
+        <v>9.45</v>
+      </c>
+      <c r="E73" t="n">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>73</v>
+      </c>
+      <c r="B78" t="s">
+        <v>38</v>
+      </c>
+      <c r="C78" t="n">
+        <v>6195.06</v>
+      </c>
+      <c r="D78" t="n">
+        <v>9.64</v>
+      </c>
+      <c r="E78" t="n">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>73</v>
+      </c>
+      <c r="B79" t="s">
+        <v>77</v>
+      </c>
+      <c r="C79" t="n">
+        <v>8140.12</v>
+      </c>
+      <c r="D79" t="n">
+        <v>9.76</v>
+      </c>
+      <c r="E79" t="n">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="s">
+        <v>75</v>
+      </c>
+      <c r="B84" t="s">
+        <v>38</v>
+      </c>
+      <c r="C84" t="n">
+        <v>4265.91</v>
+      </c>
+      <c r="D84" t="n">
+        <v>9.6</v>
+      </c>
+      <c r="E84" t="n">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>75</v>
+      </c>
+      <c r="B85" t="s">
+        <v>77</v>
+      </c>
+      <c r="C85" t="n">
         <v>4170.86</v>
       </c>
-      <c r="D7" t="n">
+      <c r="D85" t="n">
         <v>9.71</v>
       </c>
-      <c r="E7" t="n">
+      <c r="E85" t="n">
         <v>57</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="22" customWidth="1"/>
     <col min="3" max="3" width="22" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="22" customWidth="1"/>
     <col min="6" max="6" width="22" customWidth="1"/>
     <col min="7" max="7" width="22" customWidth="1"/>
     <col min="8" max="8" width="22" customWidth="1"/>
     <col min="9" max="9" width="22" customWidth="1"/>
     <col min="10" max="10" width="22" customWidth="1"/>
     <col min="11" max="11" width="22" customWidth="1"/>
     <col min="12" max="12" width="22" customWidth="1"/>
     <col min="13" max="13" width="22" customWidth="1"/>
     <col min="14" max="14" width="22" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="1">
-        <v>31</v>
+        <v>81</v>
       </c>
       <c r="B1" t="s" s="1">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s" s="1">
         <v>32</v>
       </c>
-      <c r="C1" t="s" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s" s="1">
-        <v>33</v>
+        <v>83</v>
       </c>
       <c r="E1" t="s" s="1">
-        <v>34</v>
+        <v>84</v>
       </c>
       <c r="F1" t="s" s="1">
-        <v>35</v>
+        <v>85</v>
       </c>
       <c r="G1" t="s" s="1">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="H1" t="s" s="1">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="I1" t="s" s="1">
-        <v>35</v>
+        <v>85</v>
       </c>
       <c r="J1" t="s" s="1">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="K1" t="s" s="1">
-        <v>39</v>
+        <v>89</v>
       </c>
       <c r="L1" t="s" s="1">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="M1" t="s" s="1">
-        <v>41</v>
+        <v>91</v>
       </c>
       <c r="N1" t="s" s="1">
-        <v>42</v>
+        <v>92</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>43</v>
+        <v>93</v>
       </c>
       <c r="B2" t="s">
+        <v>94</v>
+      </c>
+      <c r="C2" t="s">
+        <v>95</v>
+      </c>
+      <c r="D2" t="s">
+        <v>96</v>
+      </c>
+      <c r="E2" t="n">
+        <v>200</v>
+      </c>
+      <c r="F2" t="n">
+        <v>5427.01</v>
+      </c>
+      <c r="G2" t="s">
+        <v>97</v>
+      </c>
+      <c r="H2" t="n">
         <v>44</v>
       </c>
-      <c r="C2" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I2" t="n">
-        <v>5000.00</v>
+        <v>1000.00</v>
       </c>
       <c r="J2" t="n">
-        <v>4980.8762</v>
+        <v>1008.49</v>
       </c>
       <c r="K2" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="L2" t="n">
-        <v>99.6175</v>
+        <v>100.8493</v>
       </c>
       <c r="M2" t="n">
-        <v>10.0500</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>9.0975</v>
+      </c>
+      <c r="N2" t="n">
+        <v>10.36</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="B3" t="s">
+        <v>99</v>
+      </c>
+      <c r="C3" t="s">
+        <v>100</v>
+      </c>
+      <c r="D3" t="s">
+        <v>96</v>
+      </c>
+      <c r="E3" t="n">
+        <v>193</v>
+      </c>
+      <c r="F3" t="n">
+        <v>5116.83</v>
+      </c>
+      <c r="G3" t="s">
+        <v>101</v>
+      </c>
+      <c r="H3" t="n">
         <v>50</v>
       </c>
-      <c r="C3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I3" t="n">
-        <v>5000.00</v>
+        <v>1000.00</v>
       </c>
       <c r="J3" t="n">
-        <v>4888.74</v>
+        <v>1106.69</v>
       </c>
       <c r="K3" t="s">
-        <v>54</v>
+        <v>102</v>
       </c>
       <c r="L3" t="n">
-        <v>97.7748</v>
+        <v>110.6692</v>
       </c>
       <c r="M3" t="n">
-        <v>9.1699</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>9.1275</v>
+      </c>
+      <c r="N3" t="n">
+        <v>10.41</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B4" t="s">
-        <v>55</v>
+        <v>103</v>
       </c>
       <c r="C4" t="s">
-        <v>56</v>
+        <v>104</v>
       </c>
       <c r="D4" t="s">
-        <v>57</v>
+        <v>105</v>
       </c>
       <c r="E4" t="n">
-        <v>210</v>
+        <v>373</v>
       </c>
       <c r="F4" t="n">
-        <v>6962.51</v>
+        <v>9942.20</v>
       </c>
       <c r="G4" t="s">
-        <v>58</v>
+        <v>106</v>
       </c>
       <c r="H4" t="n">
-        <v>162</v>
+        <v>316</v>
       </c>
       <c r="I4" t="n">
-        <v>3500.00</v>
+        <v>3000.00</v>
       </c>
       <c r="J4" t="n">
-        <v>3345.32</v>
+        <v>2936.11</v>
       </c>
       <c r="K4" t="s">
-        <v>59</v>
+        <v>107</v>
       </c>
       <c r="L4" t="n">
-        <v>95.5805</v>
+        <v>97.8705</v>
       </c>
       <c r="M4" t="n">
-        <v>9.3981</v>
+        <v>8.8290</v>
       </c>
       <c r="N4" t="s">
-        <v>49</v>
+        <v>108</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B5" t="s">
-        <v>60</v>
+        <v>109</v>
       </c>
       <c r="C5" t="s">
-        <v>61</v>
+        <v>110</v>
       </c>
       <c r="D5" t="s">
-        <v>62</v>
+        <v>111</v>
       </c>
       <c r="E5" t="n">
-        <v>192</v>
+        <v>310</v>
       </c>
       <c r="F5" t="n">
-        <v>5481.24</v>
+        <v>9980.99</v>
       </c>
       <c r="G5" t="s">
-        <v>63</v>
+        <v>112</v>
       </c>
       <c r="H5" t="n">
-        <v>161</v>
+        <v>224</v>
       </c>
       <c r="I5" t="n">
         <v>2500.00</v>
       </c>
       <c r="J5" t="n">
-        <v>2287.08</v>
+        <v>2393.94</v>
       </c>
       <c r="K5" t="s">
-        <v>64</v>
+        <v>113</v>
       </c>
       <c r="L5" t="n">
-        <v>91.4833</v>
+        <v>95.7576</v>
       </c>
       <c r="M5" t="n">
-        <v>9.5700</v>
+        <v>8.9200</v>
       </c>
       <c r="N5" t="s">
-        <v>49</v>
+        <v>108</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B6" t="s">
-        <v>65</v>
+        <v>114</v>
       </c>
       <c r="C6" t="s">
-        <v>66</v>
+        <v>115</v>
       </c>
       <c r="D6" t="s">
-        <v>67</v>
+        <v>116</v>
       </c>
       <c r="E6" t="n">
-        <v>465</v>
+        <v>221</v>
       </c>
       <c r="F6" t="n">
-        <v>13001.88</v>
+        <v>5911.18</v>
       </c>
       <c r="G6" t="s">
-        <v>68</v>
+        <v>117</v>
       </c>
       <c r="H6" t="n">
-        <v>338</v>
+        <v>172</v>
       </c>
       <c r="I6" t="n">
-        <v>4000.00</v>
+        <v>2000.00</v>
       </c>
       <c r="J6" t="n">
-        <v>4114.86</v>
+        <v>1835.02</v>
       </c>
       <c r="K6" t="s">
-        <v>69</v>
+        <v>118</v>
       </c>
       <c r="L6" t="n">
-        <v>102.8716</v>
+        <v>91.7509</v>
       </c>
       <c r="M6" t="n">
-        <v>9.7085</v>
-[...2 lines deleted...]
-        <v>9.62</v>
+        <v>9.0700</v>
+      </c>
+      <c r="N6" t="s">
+        <v>108</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B7" t="s">
-        <v>70</v>
+        <v>119</v>
       </c>
       <c r="C7" t="s">
-        <v>71</v>
+        <v>120</v>
       </c>
       <c r="D7" t="s">
-        <v>72</v>
+        <v>121</v>
       </c>
       <c r="E7" t="n">
-        <v>60</v>
+        <v>285</v>
       </c>
       <c r="F7" t="n">
-        <v>1867.17</v>
+        <v>11963.02</v>
       </c>
       <c r="G7" t="s">
-        <v>73</v>
+        <v>122</v>
       </c>
       <c r="H7" t="n">
-        <v>29</v>
+        <v>127</v>
       </c>
       <c r="I7" t="n">
-        <v>500.00</v>
+        <v>2500.00</v>
       </c>
       <c r="J7" t="n">
-        <v>506.66</v>
+        <v>2682.06</v>
       </c>
       <c r="K7" t="s">
-        <v>74</v>
+        <v>123</v>
       </c>
       <c r="L7" t="n">
-        <v>101.3316</v>
+        <v>107.2823</v>
       </c>
       <c r="M7" t="n">
-        <v>10.1000</v>
+        <v>9.2340</v>
       </c>
       <c r="N7" t="n">
-        <v>9.99</v>
+        <v>9.42</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>75</v>
+        <v>12</v>
       </c>
       <c r="B8" t="s">
-        <v>76</v>
+        <v>124</v>
       </c>
       <c r="C8" t="s">
-        <v>77</v>
+        <v>104</v>
       </c>
       <c r="D8" t="s">
-        <v>78</v>
+        <v>105</v>
       </c>
       <c r="E8" t="n">
-        <v>538</v>
+        <v>396</v>
       </c>
       <c r="F8" t="n">
-        <v>11293.99</v>
+        <v>9363.32</v>
       </c>
       <c r="G8" t="s">
-        <v>79</v>
+        <v>125</v>
       </c>
       <c r="H8" t="n">
-        <v>387</v>
+        <v>332</v>
       </c>
       <c r="I8" t="n">
-        <v>3500.00</v>
+        <v>3000.00</v>
       </c>
       <c r="J8" t="n">
-        <v>3413.97</v>
+        <v>2934.66</v>
       </c>
       <c r="K8" t="s">
-        <v>80</v>
+        <v>126</v>
       </c>
       <c r="L8" t="n">
-        <v>97.5419</v>
+        <v>97.8219</v>
       </c>
       <c r="M8" t="n">
-        <v>10.3502</v>
-[...2 lines deleted...]
-        <v>10.37</v>
+        <v>9.0285</v>
+      </c>
+      <c r="N8" t="s">
+        <v>108</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="B9" t="s">
-        <v>82</v>
+        <v>127</v>
       </c>
       <c r="C9" t="s">
-        <v>83</v>
+        <v>110</v>
       </c>
       <c r="D9" t="s">
-        <v>84</v>
+        <v>111</v>
       </c>
       <c r="E9" t="n">
-        <v>366</v>
+        <v>327</v>
       </c>
       <c r="F9" t="n">
-        <v>10009.84</v>
+        <v>10344.31</v>
       </c>
       <c r="G9" t="s">
-        <v>85</v>
+        <v>128</v>
       </c>
       <c r="H9" t="n">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="I9" t="n">
-        <v>3500.00</v>
+        <v>2500.00</v>
       </c>
       <c r="J9" t="n">
-        <v>3537.45</v>
+        <v>2391.79</v>
       </c>
       <c r="K9" t="s">
-        <v>86</v>
+        <v>129</v>
       </c>
       <c r="L9" t="n">
-        <v>101.0701</v>
+        <v>95.6716</v>
       </c>
       <c r="M9" t="n">
-        <v>10.2400</v>
-[...2 lines deleted...]
-        <v>10.34</v>
+        <v>9.1399</v>
+      </c>
+      <c r="N9" t="s">
+        <v>108</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="B10" t="s">
-        <v>88</v>
+        <v>130</v>
       </c>
       <c r="C10" t="s">
-        <v>89</v>
+        <v>115</v>
       </c>
       <c r="D10" t="s">
-        <v>90</v>
+        <v>116</v>
       </c>
       <c r="E10" t="n">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="F10" t="n">
-        <v>4701.83</v>
+        <v>7819.99</v>
       </c>
       <c r="G10" t="s">
-        <v>91</v>
+        <v>131</v>
       </c>
       <c r="H10" t="n">
-        <v>127</v>
+        <v>154</v>
       </c>
       <c r="I10" t="n">
-        <v>1500.00</v>
+        <v>2000.00</v>
       </c>
       <c r="J10" t="n">
-        <v>1722.37</v>
+        <v>1833.11</v>
       </c>
       <c r="K10" t="s">
-        <v>92</v>
+        <v>132</v>
       </c>
       <c r="L10" t="n">
-        <v>114.8244</v>
+        <v>91.6556</v>
       </c>
       <c r="M10" t="n">
-        <v>10.3040</v>
-[...2 lines deleted...]
-        <v>10.31</v>
+        <v>9.1700</v>
+      </c>
+      <c r="N10" t="s">
+        <v>108</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" t="s">
+        <v>133</v>
+      </c>
+      <c r="C11" t="s">
+        <v>134</v>
+      </c>
+      <c r="D11" t="s">
+        <v>121</v>
+      </c>
+      <c r="E11" t="n">
+        <v>449</v>
+      </c>
+      <c r="F11" t="n">
+        <v>8990.74</v>
+      </c>
+      <c r="G11" t="s">
+        <v>135</v>
+      </c>
+      <c r="H11" t="n">
+        <v>271</v>
+      </c>
+      <c r="I11" t="n">
+        <v>2500.00</v>
+      </c>
+      <c r="J11" t="n">
+        <v>2356.63</v>
+      </c>
+      <c r="K11" t="s">
+        <v>136</v>
+      </c>
+      <c r="L11" t="n">
+        <v>94.2654</v>
+      </c>
+      <c r="M11" t="n">
+        <v>9.3496</v>
+      </c>
+      <c r="N11" t="n">
+        <v>9.15</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" t="s">
+        <v>137</v>
+      </c>
+      <c r="C12" t="s">
+        <v>104</v>
+      </c>
+      <c r="D12" t="s">
+        <v>105</v>
+      </c>
+      <c r="E12" t="n">
+        <v>374</v>
+      </c>
+      <c r="F12" t="n">
+        <v>9447.19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>138</v>
+      </c>
+      <c r="H12" t="n">
+        <v>316</v>
+      </c>
+      <c r="I12" t="n">
+        <v>3000.00</v>
+      </c>
+      <c r="J12" t="n">
+        <v>2933.35</v>
+      </c>
+      <c r="K12" t="s">
+        <v>139</v>
+      </c>
+      <c r="L12" t="n">
+        <v>97.7782</v>
+      </c>
+      <c r="M12" t="n">
+        <v>9.1888</v>
+      </c>
+      <c r="N12" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" t="s">
+        <v>140</v>
+      </c>
+      <c r="C13" t="s">
+        <v>110</v>
+      </c>
+      <c r="D13" t="s">
+        <v>111</v>
+      </c>
+      <c r="E13" t="n">
+        <v>226</v>
+      </c>
+      <c r="F13" t="n">
+        <v>7545.25</v>
+      </c>
+      <c r="G13" t="s">
+        <v>141</v>
+      </c>
+      <c r="H13" t="n">
+        <v>154</v>
+      </c>
+      <c r="I13" t="n">
+        <v>2500.00</v>
+      </c>
+      <c r="J13" t="n">
+        <v>2390.43</v>
+      </c>
+      <c r="K13" t="s">
+        <v>142</v>
+      </c>
+      <c r="L13" t="n">
+        <v>95.6170</v>
+      </c>
+      <c r="M13" t="n">
+        <v>9.3201</v>
+      </c>
+      <c r="N13" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" t="s">
+        <v>143</v>
+      </c>
+      <c r="C14" t="s">
+        <v>115</v>
+      </c>
+      <c r="D14" t="s">
+        <v>116</v>
+      </c>
+      <c r="E14" t="n">
+        <v>178</v>
+      </c>
+      <c r="F14" t="n">
+        <v>6659.52</v>
+      </c>
+      <c r="G14" t="s">
+        <v>144</v>
+      </c>
+      <c r="H14" t="n">
+        <v>110</v>
+      </c>
+      <c r="I14" t="n">
+        <v>2000.00</v>
+      </c>
+      <c r="J14" t="n">
+        <v>1831.71</v>
+      </c>
+      <c r="K14" t="s">
+        <v>145</v>
+      </c>
+      <c r="L14" t="n">
+        <v>91.5853</v>
+      </c>
+      <c r="M14" t="n">
+        <v>9.3339</v>
+      </c>
+      <c r="N14" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B15" t="s">
+        <v>146</v>
+      </c>
+      <c r="C15" t="s">
+        <v>147</v>
+      </c>
+      <c r="D15" t="s">
+        <v>121</v>
+      </c>
+      <c r="E15" t="n">
+        <v>476</v>
+      </c>
+      <c r="F15" t="n">
+        <v>15815.83</v>
+      </c>
+      <c r="G15" t="s">
+        <v>148</v>
+      </c>
+      <c r="H15" t="n">
+        <v>271</v>
+      </c>
+      <c r="I15" t="n">
+        <v>5000.00</v>
+      </c>
+      <c r="J15" t="n">
+        <v>4855.40</v>
+      </c>
+      <c r="K15" t="s">
+        <v>149</v>
+      </c>
+      <c r="L15" t="n">
+        <v>97.1079</v>
+      </c>
+      <c r="M15" t="n">
+        <v>9.3900</v>
+      </c>
+      <c r="N15" t="n">
+        <v>9.40</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>18</v>
+      </c>
+      <c r="B16" t="s">
+        <v>150</v>
+      </c>
+      <c r="C16" t="s">
+        <v>151</v>
+      </c>
+      <c r="D16" t="s">
+        <v>152</v>
+      </c>
+      <c r="E16" t="n">
+        <v>49</v>
+      </c>
+      <c r="F16" t="n">
+        <v>1506.07</v>
+      </c>
+      <c r="G16" t="s">
+        <v>153</v>
+      </c>
+      <c r="H16" t="n">
+        <v>24</v>
+      </c>
+      <c r="I16" t="n">
+        <v>500.00</v>
+      </c>
+      <c r="J16" t="n">
+        <v>512.72</v>
+      </c>
+      <c r="K16" t="s">
+        <v>154</v>
+      </c>
+      <c r="L16" t="n">
+        <v>102.5432</v>
+      </c>
+      <c r="M16" t="n">
+        <v>9.9000</v>
+      </c>
+      <c r="N16" t="n">
+        <v>9.93</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" t="s">
+        <v>155</v>
+      </c>
+      <c r="C17" t="s">
+        <v>104</v>
+      </c>
+      <c r="D17" t="s">
+        <v>105</v>
+      </c>
+      <c r="E17" t="n">
+        <v>427</v>
+      </c>
+      <c r="F17" t="n">
+        <v>10159.94</v>
+      </c>
+      <c r="G17" t="s">
+        <v>138</v>
+      </c>
+      <c r="H17" t="n">
+        <v>323</v>
+      </c>
+      <c r="I17" t="n">
+        <v>3000.00</v>
+      </c>
+      <c r="J17" t="n">
+        <v>2933.24</v>
+      </c>
+      <c r="K17" t="s">
+        <v>156</v>
+      </c>
+      <c r="L17" t="n">
+        <v>97.7747</v>
+      </c>
+      <c r="M17" t="n">
+        <v>9.3001</v>
+      </c>
+      <c r="N17" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B18" t="s">
+        <v>157</v>
+      </c>
+      <c r="C18" t="s">
+        <v>110</v>
+      </c>
+      <c r="D18" t="s">
+        <v>111</v>
+      </c>
+      <c r="E18" t="n">
+        <v>306</v>
+      </c>
+      <c r="F18" t="n">
+        <v>9173.97</v>
+      </c>
+      <c r="G18" t="s">
+        <v>158</v>
+      </c>
+      <c r="H18" t="n">
+        <v>206</v>
+      </c>
+      <c r="I18" t="n">
+        <v>2500.00</v>
+      </c>
+      <c r="J18" t="n">
+        <v>2387.08</v>
+      </c>
+      <c r="K18" t="s">
+        <v>159</v>
+      </c>
+      <c r="L18" t="n">
+        <v>95.4831</v>
+      </c>
+      <c r="M18" t="n">
+        <v>9.5300</v>
+      </c>
+      <c r="N18" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>21</v>
+      </c>
+      <c r="B19" t="s">
+        <v>160</v>
+      </c>
+      <c r="C19" t="s">
+        <v>115</v>
+      </c>
+      <c r="D19" t="s">
+        <v>116</v>
+      </c>
+      <c r="E19" t="n">
+        <v>285</v>
+      </c>
+      <c r="F19" t="n">
+        <v>10449.96</v>
+      </c>
+      <c r="G19" t="s">
+        <v>161</v>
+      </c>
+      <c r="H19" t="n">
+        <v>138</v>
+      </c>
+      <c r="I19" t="n">
+        <v>2000.00</v>
+      </c>
+      <c r="J19" t="n">
+        <v>1826.76</v>
+      </c>
+      <c r="K19" t="s">
+        <v>162</v>
+      </c>
+      <c r="L19" t="n">
+        <v>91.3379</v>
+      </c>
+      <c r="M19" t="n">
+        <v>9.5350</v>
+      </c>
+      <c r="N19" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" t="s">
+        <v>163</v>
+      </c>
+      <c r="C20" t="s">
+        <v>95</v>
+      </c>
+      <c r="D20" t="s">
+        <v>96</v>
+      </c>
+      <c r="E20" t="n">
+        <v>128</v>
+      </c>
+      <c r="F20" t="n">
+        <v>3167.41</v>
+      </c>
+      <c r="G20" t="s">
+        <v>164</v>
+      </c>
+      <c r="H20" t="n">
+        <v>55</v>
+      </c>
+      <c r="I20" t="n">
+        <v>1000.00</v>
+      </c>
+      <c r="J20" t="n">
+        <v>918.20</v>
+      </c>
+      <c r="K20" t="s">
+        <v>165</v>
+      </c>
+      <c r="L20" t="n">
+        <v>91.8200</v>
+      </c>
+      <c r="M20" t="n">
+        <v>10.3425</v>
+      </c>
+      <c r="N20" t="n">
+        <v>10.36</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>24</v>
+      </c>
+      <c r="B21" t="s">
+        <v>166</v>
+      </c>
+      <c r="C21" t="s">
+        <v>100</v>
+      </c>
+      <c r="D21" t="s">
+        <v>96</v>
+      </c>
+      <c r="E21" t="n">
+        <v>146</v>
+      </c>
+      <c r="F21" t="n">
+        <v>3158.32</v>
+      </c>
+      <c r="G21" t="s">
+        <v>167</v>
+      </c>
+      <c r="H21" t="n">
+        <v>63</v>
+      </c>
+      <c r="I21" t="n">
+        <v>1000.00</v>
+      </c>
+      <c r="J21" t="n">
+        <v>996.39</v>
+      </c>
+      <c r="K21" t="s">
+        <v>168</v>
+      </c>
+      <c r="L21" t="n">
+        <v>99.6394</v>
+      </c>
+      <c r="M21" t="n">
+        <v>10.4000</v>
+      </c>
+      <c r="N21" t="n">
+        <v>10.41</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>169</v>
+      </c>
+      <c r="B22" t="s">
+        <v>170</v>
+      </c>
+      <c r="C22" t="s">
+        <v>120</v>
+      </c>
+      <c r="D22" t="s">
+        <v>121</v>
+      </c>
+      <c r="E22" t="n">
+        <v>242</v>
+      </c>
+      <c r="F22" t="n">
+        <v>6503.15</v>
+      </c>
+      <c r="G22" t="s">
+        <v>171</v>
+      </c>
+      <c r="H22" t="n">
+        <v>169</v>
+      </c>
+      <c r="I22" t="n">
+        <v>2500.00</v>
+      </c>
+      <c r="J22" t="n">
+        <v>2534.42</v>
+      </c>
+      <c r="K22" t="s">
+        <v>172</v>
+      </c>
+      <c r="L22" t="n">
+        <v>101.3767</v>
+      </c>
+      <c r="M22" t="n">
+        <v>10.2400</v>
+      </c>
+      <c r="N22" t="n">
+        <v>10.25</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>173</v>
+      </c>
+      <c r="B23" t="s">
+        <v>174</v>
+      </c>
+      <c r="C23" t="s">
+        <v>134</v>
+      </c>
+      <c r="D23" t="s">
+        <v>121</v>
+      </c>
+      <c r="E23" t="n">
+        <v>384</v>
+      </c>
+      <c r="F23" t="n">
+        <v>9911.13</v>
+      </c>
+      <c r="G23" t="s">
+        <v>175</v>
+      </c>
+      <c r="H23" t="n">
+        <v>263</v>
+      </c>
+      <c r="I23" t="n">
+        <v>3000.00</v>
+      </c>
+      <c r="J23" t="n">
+        <v>2778.41</v>
+      </c>
+      <c r="K23" t="s">
+        <v>176</v>
+      </c>
+      <c r="L23" t="n">
+        <v>92.6136</v>
+      </c>
+      <c r="M23" t="n">
+        <v>9.7894</v>
+      </c>
+      <c r="N23" t="n">
+        <v>9.68</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>26</v>
+      </c>
+      <c r="B24" t="s">
+        <v>177</v>
+      </c>
+      <c r="C24" t="s">
+        <v>104</v>
+      </c>
+      <c r="D24" t="s">
+        <v>105</v>
+      </c>
+      <c r="E24" t="n">
+        <v>402</v>
+      </c>
+      <c r="F24" t="n">
+        <v>13141.56</v>
+      </c>
+      <c r="G24" t="s">
+        <v>178</v>
+      </c>
+      <c r="H24" t="n">
+        <v>333</v>
+      </c>
+      <c r="I24" t="n">
+        <v>5000.00</v>
+      </c>
+      <c r="J24" t="n">
+        <v>4888.74</v>
+      </c>
+      <c r="K24" t="s">
+        <v>179</v>
+      </c>
+      <c r="L24" t="n">
+        <v>97.7748</v>
+      </c>
+      <c r="M24" t="n">
+        <v>9.1699</v>
+      </c>
+      <c r="N24" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B25" t="s">
+        <v>180</v>
+      </c>
+      <c r="C25" t="s">
+        <v>110</v>
+      </c>
+      <c r="D25" t="s">
+        <v>111</v>
+      </c>
+      <c r="E25" t="n">
+        <v>210</v>
+      </c>
+      <c r="F25" t="n">
+        <v>6962.51</v>
+      </c>
+      <c r="G25" t="s">
+        <v>181</v>
+      </c>
+      <c r="H25" t="n">
+        <v>162</v>
+      </c>
+      <c r="I25" t="n">
+        <v>3500.00</v>
+      </c>
+      <c r="J25" t="n">
+        <v>3345.32</v>
+      </c>
+      <c r="K25" t="s">
+        <v>182</v>
+      </c>
+      <c r="L25" t="n">
+        <v>95.5805</v>
+      </c>
+      <c r="M25" t="n">
+        <v>9.3981</v>
+      </c>
+      <c r="N25" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>26</v>
+      </c>
+      <c r="B26" t="s">
+        <v>183</v>
+      </c>
+      <c r="C26" t="s">
+        <v>115</v>
+      </c>
+      <c r="D26" t="s">
+        <v>116</v>
+      </c>
+      <c r="E26" t="n">
+        <v>192</v>
+      </c>
+      <c r="F26" t="n">
+        <v>5481.24</v>
+      </c>
+      <c r="G26" t="s">
+        <v>184</v>
+      </c>
+      <c r="H26" t="n">
+        <v>161</v>
+      </c>
+      <c r="I26" t="n">
+        <v>2500.00</v>
+      </c>
+      <c r="J26" t="n">
+        <v>2287.08</v>
+      </c>
+      <c r="K26" t="s">
+        <v>185</v>
+      </c>
+      <c r="L26" t="n">
+        <v>91.4833</v>
+      </c>
+      <c r="M26" t="n">
+        <v>9.5700</v>
+      </c>
+      <c r="N26" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>29</v>
+      </c>
+      <c r="B27" t="s">
+        <v>186</v>
+      </c>
+      <c r="C27" t="s">
+        <v>147</v>
+      </c>
+      <c r="D27" t="s">
+        <v>187</v>
+      </c>
+      <c r="E27" t="n">
+        <v>465</v>
+      </c>
+      <c r="F27" t="n">
+        <v>13001.88</v>
+      </c>
+      <c r="G27" t="s">
+        <v>188</v>
+      </c>
+      <c r="H27" t="n">
+        <v>338</v>
+      </c>
+      <c r="I27" t="n">
+        <v>4000.00</v>
+      </c>
+      <c r="J27" t="n">
+        <v>4114.86</v>
+      </c>
+      <c r="K27" t="s">
+        <v>189</v>
+      </c>
+      <c r="L27" t="n">
+        <v>102.8716</v>
+      </c>
+      <c r="M27" t="n">
+        <v>9.7085</v>
+      </c>
+      <c r="N27" t="n">
+        <v>9.62</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>29</v>
+      </c>
+      <c r="B28" t="s">
+        <v>190</v>
+      </c>
+      <c r="C28" t="s">
+        <v>151</v>
+      </c>
+      <c r="D28" t="s">
+        <v>152</v>
+      </c>
+      <c r="E28" t="n">
+        <v>60</v>
+      </c>
+      <c r="F28" t="n">
+        <v>1867.17</v>
+      </c>
+      <c r="G28" t="s">
+        <v>191</v>
+      </c>
+      <c r="H28" t="n">
+        <v>29</v>
+      </c>
+      <c r="I28" t="n">
+        <v>500.00</v>
+      </c>
+      <c r="J28" t="n">
+        <v>506.66</v>
+      </c>
+      <c r="K28" t="s">
+        <v>192</v>
+      </c>
+      <c r="L28" t="n">
+        <v>101.3316</v>
+      </c>
+      <c r="M28" t="n">
+        <v>10.1000</v>
+      </c>
+      <c r="N28" t="n">
+        <v>9.99</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>193</v>
+      </c>
+      <c r="B29" t="s">
+        <v>194</v>
+      </c>
+      <c r="C29" t="s">
+        <v>95</v>
+      </c>
+      <c r="D29" t="s">
+        <v>195</v>
+      </c>
+      <c r="E29" t="n">
+        <v>244</v>
+      </c>
+      <c r="F29" t="n">
+        <v>4701.83</v>
+      </c>
+      <c r="G29" t="s">
+        <v>196</v>
+      </c>
+      <c r="H29" t="n">
+        <v>127</v>
+      </c>
+      <c r="I29" t="n">
+        <v>1500.00</v>
+      </c>
+      <c r="J29" t="n">
+        <v>1722.37</v>
+      </c>
+      <c r="K29" t="s">
+        <v>197</v>
+      </c>
+      <c r="L29" t="n">
+        <v>114.8244</v>
+      </c>
+      <c r="M29" t="n">
+        <v>10.3040</v>
+      </c>
+      <c r="N29" t="n">
+        <v>10.31</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>193</v>
+      </c>
+      <c r="B30" t="s">
+        <v>198</v>
+      </c>
+      <c r="C30" t="s">
+        <v>100</v>
+      </c>
+      <c r="D30" t="s">
+        <v>96</v>
+      </c>
+      <c r="E30" t="n">
+        <v>116</v>
+      </c>
+      <c r="F30" t="n">
+        <v>4173.48</v>
+      </c>
+      <c r="G30" t="s">
+        <v>199</v>
+      </c>
+      <c r="H30" t="n">
+        <v>64</v>
+      </c>
+      <c r="I30" t="n">
+        <v>1500.00</v>
+      </c>
+      <c r="J30" t="n">
+        <v>1743.34</v>
+      </c>
+      <c r="K30" t="s">
+        <v>200</v>
+      </c>
+      <c r="L30" t="n">
+        <v>116.2228</v>
+      </c>
+      <c r="M30" t="n">
+        <v>10.3400</v>
+      </c>
+      <c r="N30" t="n">
+        <v>10.35</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>201</v>
+      </c>
+      <c r="B31" t="s">
+        <v>202</v>
+      </c>
+      <c r="C31" t="s">
+        <v>120</v>
+      </c>
+      <c r="D31" t="s">
+        <v>121</v>
+      </c>
+      <c r="E31" t="n">
+        <v>366</v>
+      </c>
+      <c r="F31" t="n">
+        <v>10009.84</v>
+      </c>
+      <c r="G31" t="s">
+        <v>203</v>
+      </c>
+      <c r="H31" t="n">
+        <v>206</v>
+      </c>
+      <c r="I31" t="n">
+        <v>3500.00</v>
+      </c>
+      <c r="J31" t="n">
+        <v>3537.45</v>
+      </c>
+      <c r="K31" t="s">
+        <v>204</v>
+      </c>
+      <c r="L31" t="n">
+        <v>101.0701</v>
+      </c>
+      <c r="M31" t="n">
+        <v>10.2400</v>
+      </c>
+      <c r="N31" t="n">
+        <v>10.34</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>205</v>
+      </c>
+      <c r="B32" t="s">
+        <v>206</v>
+      </c>
+      <c r="C32" t="s">
+        <v>134</v>
+      </c>
+      <c r="D32" t="s">
+        <v>96</v>
+      </c>
+      <c r="E32" t="n">
+        <v>538</v>
+      </c>
+      <c r="F32" t="n">
+        <v>11293.99</v>
+      </c>
+      <c r="G32" t="s">
+        <v>207</v>
+      </c>
+      <c r="H32" t="n">
+        <v>387</v>
+      </c>
+      <c r="I32" t="n">
+        <v>3500.00</v>
+      </c>
+      <c r="J32" t="n">
+        <v>3413.97</v>
+      </c>
+      <c r="K32" t="s">
+        <v>208</v>
+      </c>
+      <c r="L32" t="n">
+        <v>97.5419</v>
+      </c>
+      <c r="M32" t="n">
+        <v>10.3502</v>
+      </c>
+      <c r="N32" t="n">
+        <v>10.37</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>209</v>
+      </c>
+      <c r="B33" t="s">
+        <v>210</v>
+      </c>
+      <c r="C33" t="s">
+        <v>211</v>
+      </c>
+      <c r="D33" t="s">
+        <v>212</v>
+      </c>
+      <c r="E33" t="n">
         <v>87</v>
       </c>
-      <c r="B11" t="s">
-[...36 lines deleted...]
-        <v>10.35</v>
+      <c r="F33" t="n">
+        <v>12276.74</v>
+      </c>
+      <c r="G33" t="s">
+        <v>213</v>
+      </c>
+      <c r="H33" t="n">
+        <v>53</v>
+      </c>
+      <c r="I33" t="n">
+        <v>5000.00</v>
+      </c>
+      <c r="J33" t="n">
+        <v>4980.8762</v>
+      </c>
+      <c r="K33" t="s">
+        <v>214</v>
+      </c>
+      <c r="L33" t="n">
+        <v>99.6175</v>
+      </c>
+      <c r="M33" t="n">
+        <v>10.0500</v>
+      </c>
+      <c r="N33" t="s">
+        <v>108</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>